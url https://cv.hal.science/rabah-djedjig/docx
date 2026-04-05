--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -248,538 +248,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling and Technico-Economic Analysis of a Hybrid Energy Production System for Self-Consumption: Case of Rural Area in the Comoros</w:t>
+                <w:t xml:space="preserve">Optimization Study of the Electrical Microgrid for a Hybrid PV–Wind–Diesel–Storage System in an Island Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Maoulida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aboudou Kassim</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ihlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (05), pp.24-59. </w:t>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jpee.2024.125002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/solar5030039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884622v1</w:t>
+                <w:t xml:space="preserve">hal-05565981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and economic viability of an industrial low temperature hot water production system in Algeria: A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Modeling and Technico-Economic Analysis of a Hybrid Energy Production System for Self-Consumption: Case of Rural Area in the Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aboudou Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kaci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Missoum</w:t>
+                <w:t xml:space="preserve">Ahmed Ihlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14710/ijred.2023.49759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (05), pp.24-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jpee.2024.125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884632v1</w:t>
+                <w:t xml:space="preserve">hal-04884622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of hygrothermal behavior of wooden-frame house under real climate conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+                <w:t xml:space="preserve">Design, optimization and economic viability of an industrial low temperature hot water production system in Algeria: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachida Kasbadji Merzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongxia Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+                <w:t xml:space="preserve">Mohammed Missoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbenv.2021.09.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14710/ijred.2023.49759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491294v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study for a Hybrid Power Plant (PV-Wind-Diesel-Storage) Connected to the Electricity Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+                <w:t xml:space="preserve">Experimental investigation of hygrothermal behavior of wooden-frame house under real climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.1607-1617. </w:t>
+              <w:t xml:space="preserve">Energy and Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.122-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.023199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbenv.2021.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884673v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study for the Evaluation of the Effectiveness and Benefits of Using Photovoltaic-Thermal (PV/T) System for Hot Water and Electricity Production under a Tropical African Climate: Case of Comoros</w:t>
               </w:r>
@@ -876,2161 +876,2278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic hygrothermal behavior and energy performance analysis of a novel multilayer building envelope based on PCM and hemp concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Feasibility Study for a Hybrid Power Plant (PV-Wind-Diesel-Storage) Connected to the Electricity Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 341, pp.127739. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.1607-1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.023199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274347v1</w:t>
+                <w:t xml:space="preserve">hal-04884673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV-Wind-Diesel System for Energy Supply on Remote Area Applied for Telecommunication Towers in Comoros</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+                <w:t xml:space="preserve">Dynamic hygrothermal behavior and energy performance analysis of a novel multilayer building envelope based on PCM and hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Energy Efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (02), pp.50-72. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 341, pp.127739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojee.2021.102004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884791v1</w:t>
+                <w:t xml:space="preserve">hal-04274347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the hygrothermal behavior of a new multilayer building envelope integrating PCM with bio-based material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">PV-Wind-Diesel System for Energy Supply on Remote Area Applied for Telecommunication Towers in Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 201, pp.107995. </w:t>
+              <w:t xml:space="preserve">Open Journal of Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (02), pp.50-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.107995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojee.2021.102004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257014v1</w:t>
+                <w:t xml:space="preserve">hal-04884791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the use of diatomite as partial replacement of sand on thermal and mechanical properties of mortars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Lhassane Lahlaouti</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the hygrothermal behavior of a new multilayer building envelope integrating PCM with bio-based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103038⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.107995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.107995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533355v1</w:t>
+                <w:t xml:space="preserve">hal-03257014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF HYGROTHERMAL BEHAVIOR OF DIRECT GREEN FACADES UNDER SEMI-ARID CLIMATE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saliha Abdou</w:t>
+                <w:t xml:space="preserve">Effect of the use of diatomite as partial replacement of sand on thermal and mechanical properties of mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Taoukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes El Meski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lhassane Lahlaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid El Bouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/jfas.v12i1.15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.103038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941990v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hygrothermal behavior of newly straw-rape concrete material in various conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF HYGROTHERMAL BEHAVIOR OF DIRECT GREEN FACADES UNDER SEMI-ARID CLIMATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Benhalilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-019-02619-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2020, pp.213 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v12i1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350660v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects of an innovative green wall on building energy performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Djedjig</w:t>
+                <w:t xml:space="preserve">Assessment of hygrothermal behavior of newly straw-rape concrete material in various conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016015⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (10), pp.2785-2796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-019-02619-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684852v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green wall impacts inside and outside buildings: experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Thermal effects of an innovative green wall on building energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.256⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690708v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of hybrid-solar water heated olympic swimming pool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green wall impacts inside and outside buildings: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139, pp.750 - 757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.282⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.578 - 583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690703v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of green walls impacts on buildings in summer and winter under an oceanic climate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic simulation of hybrid-solar water heated olympic swimming pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kasbadji Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 150, pp.403 - 411. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.750 - 757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690569v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior modeling of the hygroscopic envelopes of buildings: A dynamic co-simulation approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of green walls impacts on buildings in summer and winter under an oceanic climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-016-0292-5⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.403 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726570v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of conventional regulation effectiveness for smoke removal from a two level underground station</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Vauquelin</w:t>
+                <w:t xml:space="preserve">Hygrothermal behavior modeling of the hygroscopic envelopes of buildings: A dynamic co-simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.16⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.501 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-016-0292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459094v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling green wall interactions with street canyons for building energy simulation in urban context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Numerical assessment of conventional regulation effectiveness for smoke removal from a two level underground station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benkoussas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.75 - 85. </w:t>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.401-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688277v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thermal effects of vegetated envelopes: Integration of a validated model in a building energy simulation program</w:t>
+                <w:t xml:space="preserve">Modeling green wall interactions with street canyons for building energy simulation in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86, pp.93-103. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.75 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598429v1</w:t>
+                <w:t xml:space="preserve">hal-01688277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the urban microclimate mitigation potential of green roofs and green walls in street canyons</w:t>
+                <w:t xml:space="preserve">Analysis of thermal effects of vegetated envelopes: Integration of a validated model in a building energy simulation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Low-Carbon Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ijlct/ctt019⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690629v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Coupled Heat, Air and Moisture Transfers Modeling in the Wall on the Hygrothermal Behavior of Buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the urban microclimate mitigation potential of green roofs and green walls in street canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.293⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Low-Carbon Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.34 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijlct/ctt019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690686v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Coupled Heat, Air and Moisture Transfers Modeling in the Wall on the Hygrothermal Behavior of Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.2584 - 2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690656v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (6), pp.752 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of green roof components: Measurements of thermal and hydrological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56, pp.78 - 85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2012.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3040,975 +3157,975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of energy benefits of combined use of green roofs with pcm panels in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Ouhsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME '17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale in-situ du comportement hygrothermique de l’enveloppe d’un éco-chalet bois dans les conditions hivernales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Ouhsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone en énergie, environnement, économie et thermodynamique (COFRET’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de Strasbourg, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of hygrothermal behavior of bio-based building envelope in high relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials &amp; energy (ICOME'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the buffering capacity of the building envelope for the reduction of the rate of air exchange</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Thermal and hydrological modeling of green roofs: application to stormwater management assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia, 6th International Building Physics Conference, Turin, IBPC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293009v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydrological modeling of green roofs: application to stormwater management assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the buffering capacity of the building envelope for the reduction of the rate of air exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia, 6th International Building Physics Conference, Turin, IBPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino, Jun 2015, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257223v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agota Szucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4018,154 +4135,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur la consommation énergétique et le confort dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une ville verte-Les rôles du végétal en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae éditions, pp.67-84, 2014, 978-2-7592-2171-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4175,114 +4292,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des enveloppes végétales à l’interface bâtiment microclimat urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de La Rochelle, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LAROS421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01141046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4429,51 +4546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboudou Kassim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2024.125002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Merzouk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Missoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2023.49759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2021.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed Aboudou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.023199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127739" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojee.2021.102004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107995" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Taoukil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Meski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Bouardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhalilou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Abdou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v12i1.15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djedjig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.282" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0292-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benkoussas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Ferroukhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.293" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.02.024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1GN52R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.183" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS421" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboudou Kassim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed Aboudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar5030039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2024.125002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Merzouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Missoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2023.49759" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2021.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.023199" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojee.2021.102004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107995" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Taoukil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Meski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Bouardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhalilou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Abdou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v12i1.15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djedjig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0292-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benkoussas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Ferroukhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.293" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.02.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1GN52R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS421" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>