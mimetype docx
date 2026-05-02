--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -84,4205 +84,4469 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Experimental Data for Thermal Model Validation of Flat-Plate Hybrid Water PV/T Collectors</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization and modelling of sodium silicate impregnated hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+                <w:t xml:space="preserve">Yasmine Baa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+                <w:t xml:space="preserve">Mourad Khelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (11), pp.2972. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 526, pp.146436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en18112972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.146436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203646v1</w:t>
+                <w:t xml:space="preserve">hal-05601146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Study of the Electrical Microgrid for a Hybrid PV–Wind–Diesel–Storage System in an Island Environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of hemp shiv contents on hygrothermal and compressive properties of raw earth-based sustainable building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
+                <w:t xml:space="preserve">Quoc Vuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran-Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongquy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/solar5030039⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-026-01367-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565981v1</w:t>
+                <w:t xml:space="preserve">hal-05526089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling and Technico-Economic Analysis of a Hybrid Energy Production System for Self-Consumption: Case of Rural Area in the Comoros</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimization Study of the Electrical Microgrid for a Hybrid PV–Wind–Diesel–Storage System in an Island Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Maoulida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aboudou Kassim</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/solar5030039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jpee.2024.125002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04884622v1</w:t>
+                <w:t xml:space="preserve">hal-05565981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, optimization and economic viability of an industrial low temperature hot water production system in Algeria: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Kaci</w:t>
+                <w:t xml:space="preserve">High-Precision Experimental Data for Thermal Model Validation of Flat-Plate Hybrid Water PV/T Collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aboudou Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Merzouk</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14710/ijred.2023.49759⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18112972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884632v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of hygrothermal behavior of wooden-frame house under real climate conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Numerical Modeling and Technico-Economic Analysis of a Hybrid Energy Production System for Self-Consumption: Case of Rural Area in the Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aboudou Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Bennacer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ahmed Ihlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.122-129. </w:t>
+              <w:t xml:space="preserve">Journal of Power and Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (05), pp.24-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbenv.2021.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jpee.2024.125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491294v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study for the Evaluation of the Effectiveness and Benefits of Using Photovoltaic-Thermal (PV/T) System for Hot Water and Electricity Production under a Tropical African Climate: Case of Comoros</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design, optimization and economic viability of an industrial low temperature hot water production system in Algeria: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachida Kasbadji Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Missoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16010240⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14710/ijred.2023.49759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884653v1</w:t>
+                <w:t xml:space="preserve">hal-04884632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study for a Hybrid Power Plant (PV-Wind-Diesel-Storage) Connected to the Electricity Grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
+                <w:t xml:space="preserve">Experimental investigation of hygrothermal behavior of wooden-frame house under real climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.023199⟩</w:t>
+              <w:t xml:space="preserve">Energy and Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbenv.2021.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884673v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic hygrothermal behavior and energy performance analysis of a novel multilayer building envelope based on PCM and hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 341, pp.127739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV-Wind-Diesel System for Energy Supply on Remote Area Applied for Telecommunication Towers in Comoros</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical Study for the Evaluation of the Effectiveness and Benefits of Using Photovoltaic-Thermal (PV/T) System for Hot Water and Electricity Production under a Tropical African Climate: Case of Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Maoulida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aboudou Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Energy Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojee.2021.102004⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16010240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884791v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the hygrothermal behavior of a new multilayer building envelope integrating PCM with bio-based material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feasibility Study for a Hybrid Power Plant (PV-Wind-Diesel-Storage) Connected to the Electricity Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Maoulida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.107995⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.1607-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.023199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257014v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the use of diatomite as partial replacement of sand on thermal and mechanical properties of mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Taoukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes El Meski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lhassane Lahlaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid El Bouardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, pp.103038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF HYGROTHERMAL BEHAVIOR OF DIRECT GREEN FACADES UNDER SEMI-ARID CLIMATE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saliha Abdou</w:t>
+                <w:t xml:space="preserve">PV-Wind-Diesel System for Energy Supply on Remote Area Applied for Telecommunication Towers in Comoros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Maoulida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Mohamed Aboudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/jfas.v12i1.15⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (02), pp.50-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojee.2021.102004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941990v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hygrothermal behavior of newly straw-rape concrete material in various conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the hygrothermal behavior of a new multilayer building envelope integrating PCM with bio-based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.107995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.107995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00231-019-02619-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350660v1</w:t>
+                <w:t xml:space="preserve">hal-03257014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects of an innovative green wall on building energy performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF HYGROTHERMAL BEHAVIOR OF DIRECT GREEN FACADES UNDER SEMI-ARID CLIMATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Karima Benhalilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bennacer</w:t>
+                <w:t xml:space="preserve">Saliha Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.104. </w:t>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2020, pp.213 - 229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2016015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v12i1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684852v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green wall impacts inside and outside buildings: experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of hygrothermal behavior of newly straw-rape concrete material in various conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.256⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (10), pp.2785-2796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-019-02619-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690708v1</w:t>
+                <w:t xml:space="preserve">hal-02350660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of hybrid-solar water heated olympic swimming pool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal effects of an innovative green wall on building energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kasbadji Merzouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">R. Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.282⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690703v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of green walls impacts on buildings in summer and winter under an oceanic climate</w:t>
+                <w:t xml:space="preserve">Green wall impacts inside and outside buildings: experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.578 - 583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.06.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01690569v1</w:t>
+                <w:t xml:space="preserve">hal-01690708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior modeling of the hygroscopic envelopes of buildings: A dynamic co-simulation approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic simulation of hybrid-solar water heated olympic swimming pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Limam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kasbadji Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-016-0292-5⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.750 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726570v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of conventional regulation effectiveness for smoke removal from a two level underground station</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Vauquelin</w:t>
+                <w:t xml:space="preserve">Experimental study of green walls impacts on buildings in summer and winter under an oceanic climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.403 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01459094v1</w:t>
+                <w:t xml:space="preserve">hal-01690569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling green wall interactions with street canyons for building energy simulation in urban context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygrothermal behavior modeling of the hygroscopic envelopes of buildings: A dynamic co-simulation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.12.003⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.501 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-016-0292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688277v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thermal effects of vegetated envelopes: Integration of a validated model in a building energy simulation program</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">Numerical assessment of conventional regulation effectiveness for smoke removal from a two level underground station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benkoussas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.401-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01598429v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the urban microclimate mitigation potential of green roofs and green walls in street canyons</w:t>
+                <w:t xml:space="preserve">Modeling green wall interactions with street canyons for building energy simulation in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Low-Carbon Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ijlct/ctt019⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.75 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690629v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Coupled Heat, Air and Moisture Transfers Modeling in the Wall on the Hygrothermal Behavior of Buildings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of thermal effects of vegetated envelopes: Integration of a validated model in a building energy simulation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Abahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.09.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690686v1</w:t>
+                <w:t xml:space="preserve">hal-01598429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
+                <w:t xml:space="preserve">Experimental study of the urban microclimate mitigation potential of green roofs and green walls in street canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Low-Carbon Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.34 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijlct/ctt019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01690656v1</w:t>
+                <w:t xml:space="preserve">hal-01690629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of Coupled Heat, Air and Moisture Transfers Modeling in the Wall on the Hygrothermal Behavior of Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.2584 - 2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of green roof components: Measurements of thermal and hydrological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56, pp.78 - 85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2012.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of a coupled heat and mass transfer model for green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (6), pp.752 - 761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2012.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of energy benefits of combined use of green roofs with pcm panels in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Ouhsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME '17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale in-situ du comportement hygrothermique de l’enveloppe d’un éco-chalet bois dans les conditions hivernales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Ouhsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone en énergie, environnement, économie et thermodynamique (COFRET’18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de Strasbourg, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of hygrothermal behavior of bio-based building envelope in high relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Materials &amp; energy (ICOME'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydrological modeling of green roofs: application to stormwater management assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the buffering capacity of the building envelope for the reduction of the rate of air exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia, 6th International Building Physics Conference, Turin, IBPC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico di Torino, Jun 2015, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of vegetation on urban climate, thermal comfort and building energy consumption – Overview of VegDUD project results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agota Szucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.719-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
+                <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
+              <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014755v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
+                <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
+              <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014775v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur la consommation énergétique et le confort dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une ville verte-Les rôles du végétal en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae éditions, pp.67-84, 2014, 978-2-7592-2171-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4292,114 +4556,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des enveloppes végétales à l’interface bâtiment microclimat urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université de La Rochelle, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LAROS421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01141046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4546,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboudou Kassim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112972" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed Aboudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar5030039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2024.125002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kaci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Merzouk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Missoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2023.49759" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2021.09.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.023199" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojee.2021.102004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257014v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107995" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Taoukil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Meski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Bouardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhalilou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Abdou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v12i1.15" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djedjig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.282" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0292-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benkoussas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Ferroukhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.293" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.02.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1GN52R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257083v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293009v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141046v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS421" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05601146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.146436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Vuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran-Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongquy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-026-01367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed Aboudou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar5030039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboudou Kassim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112972" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2024.125002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Merzouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Missoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2023.49759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2021.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.023199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Taoukil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Meski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Bouardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojee.2021.102004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhalilou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Abdou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v12i1.15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djedjig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.282" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0292-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benkoussas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Ferroukhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.02.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1GN52R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.183" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS421" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>