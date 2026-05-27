--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -2006,438 +2006,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects of an innovative green wall on building energy performance</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of hybrid-solar water heated olympic swimming pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Djedjig</w:t>
+                <w:t xml:space="preserve">K. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kasbadji Merzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016015⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.750 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684852v1</w:t>
+                <w:t xml:space="preserve">hal-01690703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green wall impacts inside and outside buildings: experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Thermal effects of an innovative green wall on building energy performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.256⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690708v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of hybrid-solar water heated olympic swimming pool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+                <w:t xml:space="preserve">Green wall impacts inside and outside buildings: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 139, pp.750 - 757. </w:t>
+              <w:t xml:space="preserve">, 2017, 139, pp.578 - 583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.11.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690703v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of green walls impacts on buildings in summer and winter under an oceanic climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.403 - 411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2477,304 +2477,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal behavior modeling of the hygroscopic envelopes of buildings: A dynamic co-simulation approach</w:t>
+                <w:t xml:space="preserve">Numerical assessment of conventional regulation effectiveness for smoke removal from a two level underground station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabah Djedjig</w:t>
+                <w:t xml:space="preserve">B. Benkoussas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Limam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+                <w:t xml:space="preserve">O. Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (5), pp.501 - 512. </w:t>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.401-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12273-016-0292-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726570v1</w:t>
+                <w:t xml:space="preserve">hal-01459094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of conventional regulation effectiveness for smoke removal from a two level underground station</w:t>
+                <w:t xml:space="preserve">Hygrothermal behavior modeling of the hygroscopic envelopes of buildings: A dynamic co-simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Benkoussas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Djedjig</w:t>
+                <w:t xml:space="preserve">Mohammed Yacine Ferroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vauquelin</w:t>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.401-425. </w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.501 - 512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-016-0292-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459094v1</w:t>
+                <w:t xml:space="preserve">hal-01726570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling green wall interactions with street canyons for building energy simulation in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, pp.75 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2821,64 +2821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of thermal effects of vegetated envelopes: Integration of a validated model in a building energy simulation program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Low-Carbon Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (1), pp.34 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Ferroukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56, pp.78 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3300,64 +3300,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (6), pp.752 - 761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3759,51 +3759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydrological modeling of green roofs: application to stormwater management assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3880,51 +3880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4109,64 +4109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hygrothermal model of green walls interactions in street canyons – numerical development and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2UHI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venise, Italy. pp.1540-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4204,64 +4204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Green Wall System Effects in Urban Canyon Scene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th REHVA World Congress &amp; 8th International Conference on IAQVEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic. pp.3086-3094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4299,64 +4299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of a green envelope model in a transient building simulation program and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambéry, France. pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4413,64 +4413,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur la consommation énergétique et le confort dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Djedjig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,51 +4810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05601146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.146436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Vuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran-Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongquy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-026-01367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed Aboudou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar5030039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboudou Kassim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112972" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2024.125002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Merzouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Missoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2023.49759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2021.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.023199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Taoukil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Meski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Bouardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojee.2021.102004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhalilou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Abdou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v12i1.15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djedjig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.282" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0292-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benkoussas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Ferroukhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.02.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1GN52R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.183" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS421" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05601146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khelifa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.146436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05526089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Vuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran-Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongquy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-026-01367-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Maoulida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Mohamed Aboudou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar5030039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboudou Kassim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112972" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ihlal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jpee.2024.125002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Merzouk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachida Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Missoum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2023.49759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxia Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbenv.2021.09.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127739" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.023199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03533355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Taoukil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes El Meski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lhassane Lahlaouti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid El Bouardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojee.2021.102004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.107995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benhalilou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Abdou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v12i1.15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merzouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasbadji Merzouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Djedjig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690708v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bozonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.11.256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.06.032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B901JQGM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benkoussas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vauquelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.16" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Ferroukhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-016-0292-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.12.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.09.057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCK131MP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bozonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijlct/ctt019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Ferroukhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2012.02.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR1GN52R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01690656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2012.03.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL47QJ5W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ouhsaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257088v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.183" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014559v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01141046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LAROS421" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>