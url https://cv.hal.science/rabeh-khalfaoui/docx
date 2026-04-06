--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -214,2652 +214,2652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme contributions of conventional investments vis-à-vis Islamic ones to renewables</w:t>
+                <w:t xml:space="preserve">Do Financial Development, Institutional Quality and Natural Resources Matter the Outward FDI of G7 Countries? A Panel Gravity Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umer Shahzad</w:t>
+                <w:t xml:space="preserve">Samira Ben Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Ghaemi Asl</w:t>
+                <w:t xml:space="preserve">Moheddine Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marwa Bechtini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Alzuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113932⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16062237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350739v1</w:t>
+                <w:t xml:space="preserve">hal-04549196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial firm creation and economic uncertainty: an explainable artificial intelligence approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme contributions of conventional investments vis-à-vis Islamic ones to renewables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Nammouri</w:t>
+                <w:t xml:space="preserve">Umer Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mahdi Ghaemi Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venture Capital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13691066.2024.2410735⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.113932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2023.113932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854042v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The safe haven, hedging, and diversification properties of oil, gold, and cryptocurrency for the G7 equity markets: Evidence from the pre- and post-COVID-19 periods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entrepreneurial firm creation and economic uncertainty: an explainable artificial intelligence approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Nammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102125⟩</w:t>
+              <w:t xml:space="preserve">Venture Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691066.2024.2410735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464938v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Financial Development, Institutional Quality and Natural Resources Matter the Outward FDI of G7 Countries? A Panel Gravity Model Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The safe haven, hedging, and diversification properties of oil, gold, and cryptocurrency for the G7 equity markets: Evidence from the pre- and post-COVID-19 periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Bechtini</w:t>
+                <w:t xml:space="preserve">Salma Tarchella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abad Alzuman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (6), pp.2237. </w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67, pp.102125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16062237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2023.102125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549196v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effect of climate risk on agricultural and food stock prices: Fresh evidence from EMD-Based variable-lag transfer entropy analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating the spillovers between energy, food, and agricultural commodity markets: New insights from the quantile coherency approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ghaemi Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116789⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2022.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998224v1</w:t>
+                <w:t xml:space="preserve">hal-03998215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reaction of the metal and gold resource planning in the post-COVID-19 era and Russia-Ukrainian conflict: Role of fossil fuel markets for portfolio hedging strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantile-based spillover connectedness among stochastic volatilities of ESG equities, Islamic and conventional stocks with implications for portfolio management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ghaemi Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Urszula Mentel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Reza Tavakkoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2023.103654⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Emerging Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOEM-03-2022-0362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144194v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Investigating the spillovers between energy, food, and agricultural commodity markets: New insights from the quantile coherency approach” [Q. Rev. Econ. Financ. 88 (2023) 63–80]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring the effect of climate risk on agricultural and food stock prices: Fresh evidence from EMD-Based variable-lag transfer entropy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Dhifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2023.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.116789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316547v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of geopolitical risks on renewable energy demand in OECD countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The reaction of the metal and gold resource planning in the post-COVID-19 era and Russia-Ukrainian conflict: Role of fossil fuel markets for portfolio hedging strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Si Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buhari Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagan Deep Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuoxiang Zhao</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urszula Mentel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106700⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.103654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2023.103654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144198v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-growth nexus and corruption in the MENA region: Novel evidence based on method of moments quantile estimations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Investigating the spillovers between energy, food, and agricultural commodity markets: New insights from the quantile coherency approach” [Q. Rev. Econ. Financ. 88 (2023) 63–80]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ghaemi Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118146⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296378v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global supply chain pressure and commodity markets: Evidence from multiple wavelet and quantile connectedness analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of geopolitical risks on renewable energy demand in OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoxiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giray Gozgor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chi Keung Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantu Kumar Mahalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.103791⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.106700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144035v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter matters for metaverse stocks amid economic uncertainty</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Time‐varying partial‐directed coherence approach to forecast global energy prices with stochastic volatility model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Dhifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhamal Nanaeva</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ali Nasir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.104116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), pp.2292-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/for.3015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316403v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spillovers and connectedness among BRICS stock markets, cryptocurrencies, and uncertainty: Evidence from the quantile vector autoregression network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environment-growth nexus and corruption in the MENA region: Novel evidence based on method of moments quantile estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohd Ziaur Rehman</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heli Arminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buhari Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Markets Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ememar.2023.101002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.118146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998222v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of economic outlook on green finance: insights from linkages between green and inflation-indexed bonds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Global supply chain pressure and commodity markets: Evidence from multiple wavelet and quantile connectedness analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Buhari Doğan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giray Gozgor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Yarovaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10668-023-04153-5⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.103791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.103791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350324v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making technological innovation greener: Does firm digital transformation work?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Twitter matters for metaverse stocks amid economic uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Faruk Aysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Batten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giray Gozgor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhamal Nanaeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122928⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.104116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.104116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296366v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash equilibrium in emerging partnership-based Islamic banking industry with a Bayesian game-theoretic approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spillovers and connectedness among BRICS stock markets, cryptocurrencies, and uncertainty: Evidence from the quantile vector autoregression network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Ziaur Rehman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJOEM-08-2022-1274⟩</w:t>
+              <w:t xml:space="preserve">Emerging Markets Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.101002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ememar.2023.101002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056736v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐varying partial‐directed coherence approach to forecast global energy prices with stochastic volatility model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of economic outlook on green finance: insights from linkages between green and inflation-indexed bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tn-Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Goodell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ali Nasir</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joel Aikins Abakah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buhari Doğan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/for.3015⟩</w:t>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-023-04153-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296385v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme spillover effect of COVID-19 pandemic-related news and cryptocurrencies on green bond markets: A quantile connectedness analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Making technological innovation greener: Does firm digital transformation work?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102496⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.122928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2023.122928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998228v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spillovers between energy, food, and agricultural commodity markets: New insights from the quantile coherency approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nash equilibrium in emerging partnership-based Islamic banking industry with a Bayesian game-theoretic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ghaemi Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghasemoghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2022.12.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Emerging Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.*. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJOEM-08-2022-1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998215v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantile-based spillover connectedness among stochastic volatilities of ESG equities, Islamic and conventional stocks with implications for portfolio management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extreme spillover effect of COVID-19 pandemic-related news and cryptocurrencies on green bond markets: A quantile connectedness analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mefteh-Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Reza Tavakkoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+                <w:t xml:space="preserve">Buhari Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Markets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.102496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJOEM-03-2022-0362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2023.102496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998220v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spillover effects and connectedness among green commodities, Bitcoins, and US stock markets: Evidence from the quantile VAR network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Russia-Ukraine war attention on cryptocurrency: Evidence from quantile dependence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Buhari Dogan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giray Gozgor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Goodell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 306, pp.114493. </w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.103365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797573v1</w:t>
+                <w:t xml:space="preserve">hal-03797565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic causality interplay from COVID-19 pandemic to oil price, stock market, and economic policy uncertainty: evidence from oil-importing and oil-exporting countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The spillover effects and connectedness among green commodities, Bitcoins, and US stock markets: Evidence from the quantile VAR network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buhari Dogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-021-04446-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.114493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797569v1</w:t>
+                <w:t xml:space="preserve">hal-03797573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Russia-Ukraine war attention on cryptocurrency: Evidence from quantile dependence analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic causality interplay from COVID-19 pandemic to oil price, stock market, and economic policy uncertainty: evidence from oil-importing and oil-exporting countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Goodell</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakiru Adebola Solarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Al-Qadasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.103365. </w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 313 (1), pp.105-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.103365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04446-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797565v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time–frequency causal effect of COVID-19 outbreaks on the tourism sector: evidence from the European zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mefteh-Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Jabeur Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,77 +2919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of political risk, uncertainty, and crude oil in predicting stock markets: evidence from the UAE economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3030,538 +3030,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional predictability from energy markets to exchange rates and stock markets in the emerging market countries ( E7 + 1): New evidence from cross‐quantilogram approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+                <w:t xml:space="preserve">Dynamic spillover effects and connectedness among climate change, technological innovation, and uncertainty: Evidence from a quantile VAR network and wavelet coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+                <w:t xml:space="preserve">Nicolae Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+                <w:t xml:space="preserve">Ben Arfi Wissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Jabeur Sami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.719-789. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.121743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijfe.2706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823420v1</w:t>
+                <w:t xml:space="preserve">hal-03797571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Ethnic Diversity, Temperature Changes, and Socio-Economic Conditions for Residential Energy Use and Energy Expenditures: Evidence from the United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Buhari Dogan</w:t>
+                <w:t xml:space="preserve">How do climate risk and clean energy spillovers, and uncertainty affect U.S. stock markets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mefteh-Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Trabelsi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.112529. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.122083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797564v1</w:t>
+                <w:t xml:space="preserve">hal-03797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do climate risk and clean energy spillovers, and uncertainty affect U.S. stock markets?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Directional predictability from energy markets to exchange rates and stock markets in the emerging market countries ( E7 + 1): New evidence from cross‐quantilogram approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.719-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.2706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797937v1</w:t>
+                <w:t xml:space="preserve">hal-03823420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic spillover effects and connectedness among climate change, technological innovation, and uncertainty: Evidence from a quantile VAR network and wavelet coherence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Role of Ethnic Diversity, Temperature Changes, and Socio-Economic Conditions for Residential Energy Use and Energy Expenditures: Evidence from the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buhari Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ben Jabeur Sami</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 181, pp.121743. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.112529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797571v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Urbanization and Industrialization on Income Inequality: An Analysis Based on the Method of Moments Quantile Regression</w:t>
               </w:r>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Mohamed Ali Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Attiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3664,77 +3664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying information transfer among clean energy, carbon, oil, and precious metals: A novel transfer entropy-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Dhifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baofeng Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3775,1227 +3775,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependence and lead-lag relationships between the oil price and metal markets: Fresh insights from the wavelet and quantile coherency approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Is the COVID-19 vaccine effective on the US financial market?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Kablan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+                <w:t xml:space="preserve">H. Nammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2021.105421⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.177-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797581v1</w:t>
+                <w:t xml:space="preserve">hal-03797580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the COVID-19 vaccine effective on the US financial market?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interdependence and lead-lag relationships between the oil price and metal markets: Fresh insights from the wavelet and quantile coherency approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Labidi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Jabeur</w:t>
+                <w:t xml:space="preserve">Sandrine Kablan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 198, pp.177-179. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.105421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2021.105421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797580v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness between energy and nonenergy commodity markets: Evidence from quantile coherency networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does geopolitical risk improve the directional predictability from oil to stock returns? Evidence from oil-exporting and oil-importing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Výrost</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 74, pp.102318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102318⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 74, pp.102253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797575v1</w:t>
+                <w:t xml:space="preserve">hal-03797578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of green energy, global environmental indexes, and stock markets in predicting oil price crashes: Evidence from explainable machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 298, pp.113511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does geopolitical risk improve the directional predictability from oil to stock returns? Evidence from oil-exporting and oil-importing countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nexus between carbon dioxide emissions and economic growth in G7 countries: fresh insights via wavelet coherence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1978062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797578v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nexus between carbon dioxide emissions and economic growth in G7 countries: fresh insights via wavelet coherence analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Connectedness between energy and nonenergy commodity markets: Evidence from quantile coherency networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Baumöhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usman Khalid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+                <w:t xml:space="preserve">Tomáš Výrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-36. </w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1978062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804999v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic co-movement and interdependency among real estate index in China: a multi-scale multiple correlation analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Machine Learning-Based Modeling of the Environmental Degradation, Institutional Quality, and Economic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Housing Markets and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJHMA-06-2020-0069⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.953-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09807-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797583v1</w:t>
+                <w:t xml:space="preserve">hal-03459460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Modeling of the Environmental Degradation, Institutional Quality, and Economic Growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic co-movement and interdependency among real estate index in China: a multi-scale multiple correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.953-966. </w:t>
+              <w:t xml:space="preserve">International Journal of Housing Markets and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1042-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09807-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJHMA-06-2020-0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459460v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transportation and environmental degradation interplays in US: New insights based on wavelet analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the time-frequency dynamics of money demand, oil prices and macroeconomic variables: The case of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemachandra Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.100051. </w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.101743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indic.2020.100051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2020.101743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797586v1</w:t>
+                <w:t xml:space="preserve">hal-03797587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the time-frequency dynamics of money demand, oil prices and macroeconomic variables: The case of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Transportation and environmental degradation interplays in US: New insights based on wavelet analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemachandra Padhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+                <w:t xml:space="preserve">Samir Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68, pp.101743. </w:t>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.100051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2020.101743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2020.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797587v1</w:t>
+                <w:t xml:space="preserve">hal-03797586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing volatility spillover between the oil market and the stock market in oil-importing and oil-exporting countries: Implications on portfolio management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,64 +5042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatility spillovers and hedging: Evidence from Asian oil-importing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Waheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,77 +5172,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the time-frequency lead–lag relationship between oil and agricultural commodities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakiru Adebola Solarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76, pp.470-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5276,51 +5276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil–gold time varying nexus: A time–frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 503, pp.86-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (2), pp.1189-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5562,51 +5562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing volatility spillovers and hedging between oil and stock markets: Evidence from wavelet analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Portfolio Risk Management: A New Evidence from DCC Models and Wavelet Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="102C40DD"/>
+    <w:nsid w:val="83E2D22F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6305,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabeh-khalfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1617-0269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175819718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350739v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Shahzad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghaemi Asl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tedeschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113932" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Nammouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2024.2410735" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tarchella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat Hammoudeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Belgacem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Younsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bechtini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Alzuman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062237" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Dhifaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116789" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Si Mohammed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Do&#287;an" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Mentel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2023.103654" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2023.04.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoxiang Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Gozgor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chi Keung Lau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantu Kumar Mahalik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106700" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Arminen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Ghosh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Yarovaya" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.103791" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Faruk Aysan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Batten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhamal Nanaeva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ziaur Rehman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2023.101002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn-Lan Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joel Aikins Abakah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04153-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Radulescu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122928" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemoghli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-08-2022-1274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Nasir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Dogan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102496" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2022.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Tavakkoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-03-2022-0362" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114493" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797569v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiru Adebola Solarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Qadasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04446-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103365" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jabeur Sami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2043834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04824-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2706" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Trabelsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112529" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Arfi Wissal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121743" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohamed Ali Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Attiaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-021-02812-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Shi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797581v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105421" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nammouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jabeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.07.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baum&#246;hl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleman Sarwar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#253;rost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102318" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797577v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113511" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797578v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102253" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1978062" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alqahtani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJHMA-06-2020-0069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09807-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2020.100051" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemachandra Padhan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101743" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2019.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Waheed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ghorbani Dastgerdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2018.04.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.10.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boubaker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2014.995814" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boubaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Boutahar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalfaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Vo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73443-5_108-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khalfaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutahar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabeh-khalfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1617-0269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175819718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Belgacem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Younsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bechtini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Alzuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Shahzad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghaemi Asl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tedeschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113932" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Nammouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2024.2410735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tarchella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat Hammoudeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2022.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Tavakkoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-03-2022-0362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Dhifaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Si Mohammed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Do&#287;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Mentel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2023.103654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2023.04.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoxiang Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Gozgor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chi Keung Lau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantu Kumar Mahalik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106700" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Nasir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Arminen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Ghosh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Yarovaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.103791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Faruk Aysan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Batten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhamal Nanaeva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ziaur Rehman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2023.101002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn-Lan Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joel Aikins Abakah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04153-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Radulescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemoghli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-08-2022-1274" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Dogan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114493" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiru Adebola Solarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Qadasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04446-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jabeur Sami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2043834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04824-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Arfi Wissal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121743" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2706" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohamed Ali Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Attiaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-021-02812-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Shi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nammouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jabeur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.07.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102253" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1978062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baum&#246;hl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleman Sarwar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#253;rost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102318" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09807-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alqahtani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJHMA-06-2020-0069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemachandra Padhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101743" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797586v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saidi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2020.100051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2019.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Waheed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ghorbani Dastgerdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2018.04.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.10.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boubaker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2014.995814" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boubaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Boutahar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalfaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Vo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73443-5_108-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khalfaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutahar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>