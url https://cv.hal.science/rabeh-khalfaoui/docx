--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -916,1097 +916,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effect of climate risk on agricultural and food stock prices: Fresh evidence from EMD-Based variable-lag transfer entropy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reaction of the metal and gold resource planning in the post-COVID-19 era and Russia-Ukrainian conflict: Role of fossil fuel markets for portfolio hedging strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhaier Dhifaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+                <w:t xml:space="preserve">Kamel Si Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+                <w:t xml:space="preserve">Buhari Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gagan Deep Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Mentel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116789⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.103654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2023.103654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998224v1</w:t>
+                <w:t xml:space="preserve">hal-04144194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reaction of the metal and gold resource planning in the post-COVID-19 era and Russia-Ukrainian conflict: Role of fossil fuel markets for portfolio hedging strategies</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Investigating the spillovers between energy, food, and agricultural commodity markets: New insights from the quantile coherency approach” [Q. Rev. Econ. Financ. 88 (2023) 63–80]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Urszula Mentel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ghaemi Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2023.103654⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2023.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144194v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Investigating the spillovers between energy, food, and agricultural commodity markets: New insights from the quantile coherency approach” [Q. Rev. Econ. Financ. 88 (2023) 63–80]</w:t>
+                <w:t xml:space="preserve">The impact of geopolitical risks on renewable energy demand in OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoxiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giray Gozgor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chi Keung Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantu Kumar Mahalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2023.04.001⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.106700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316547v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of geopolitical risks on renewable energy demand in OECD countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the effect of climate risk on agricultural and food stock prices: Fresh evidence from EMD-Based variable-lag transfer entropy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Dhifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Chi Keung Lau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantu Kumar Mahalik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122, pp.106700. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 326, pp.116789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.106700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.116789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144198v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time‐varying partial‐directed coherence approach to forecast global energy prices with stochastic volatility model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment-growth nexus and corruption in the MENA region: Novel evidence based on method of moments quantile estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ali Nasir</w:t>
+                <w:t xml:space="preserve">Heli Arminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buhari Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/for.3015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.118146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296385v1</w:t>
+                <w:t xml:space="preserve">hal-04296378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-growth nexus and corruption in the MENA region: Novel evidence based on method of moments quantile estimations</w:t>
+                <w:t xml:space="preserve">Global supply chain pressure and commodity markets: Evidence from multiple wavelet and quantile connectedness analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Buhari Doğan</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giray Gozgor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
+                <w:t xml:space="preserve">Larisa Yarovaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 342, pp.118146. </w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.103791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.103791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296378v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global supply chain pressure and commodity markets: Evidence from multiple wavelet and quantile connectedness analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twitter matters for metaverse stocks amid economic uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Faruk Aysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Batten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giray Gozgor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Larisa Yarovaya</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhamal Nanaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54, pp.103791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.103791⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 56, pp.104116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.104116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144035v1</w:t>
+                <w:t xml:space="preserve">hal-04316403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter matters for metaverse stocks amid economic uncertainty</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spillovers and connectedness among BRICS stock markets, cryptocurrencies, and uncertainty: Evidence from the quantile vector autoregression network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhamal Nanaeva</w:t>
+                <w:t xml:space="preserve">Mohd Ziaur Rehman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, pp.104116. </w:t>
+              <w:t xml:space="preserve">Emerging Markets Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.101002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2023.104116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ememar.2023.101002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316403v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spillovers and connectedness among BRICS stock markets, cryptocurrencies, and uncertainty: Evidence from the quantile vector autoregression network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time‐varying partial‐directed coherence approach to forecast global energy prices with stochastic volatility model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Dhifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Ziaur Rehman</w:t>
+                <w:t xml:space="preserve">Muhammad Ali Nasir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Markets Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54, pp.101002. </w:t>
+              <w:t xml:space="preserve">Journal of Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), pp.2292-2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ememar.2023.101002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/for.3015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998222v1</w:t>
+                <w:t xml:space="preserve">hal-04296385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of economic outlook on green finance: insights from linkages between green and inflation-indexed bonds</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joel Aikins Abakah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buhari Doğan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mefteh-Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buhari Dogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 86, pp.102496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2490,51 +2490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Russia-Ukraine war attention on cryptocurrency: Evidence from quantile dependence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giray Gozgor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Goodell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3030,408 +3030,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03804993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic spillover effects and connectedness among climate change, technological innovation, and uncertainty: Evidence from a quantile VAR network and wavelet coherence</w:t>
+                <w:t xml:space="preserve">How do climate risk and clean energy spillovers, and uncertainty affect U.S. stock markets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mefteh-Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Stef</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 181, pp.121743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121743⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 185, pp.122083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797571v1</w:t>
+                <w:t xml:space="preserve">hal-03797937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do climate risk and clean energy spillovers, and uncertainty affect U.S. stock markets?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional predictability from energy markets to exchange rates and stock markets in the emerging market countries ( E7 + 1): New evidence from cross‐quantilogram approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Laurent Viviani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 185, pp.122083. </w:t>
+              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.719-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ijfe.2706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797937v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional predictability from energy markets to exchange rates and stock markets in the emerging market countries ( E7 + 1): New evidence from cross‐quantilogram approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+                <w:t xml:space="preserve">Dynamic spillover effects and connectedness among climate change, technological innovation, and uncertainty: Evidence from a quantile VAR network and wavelet coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+                <w:t xml:space="preserve">Nicolae Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rizwan Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+                <w:t xml:space="preserve">Ben Arfi Wissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Jabeur Sami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.719-789. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.121743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijfe.2706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.121743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823420v1</w:t>
+                <w:t xml:space="preserve">hal-03797571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Ethnic Diversity, Temperature Changes, and Socio-Economic Conditions for Residential Energy Use and Energy Expenditures: Evidence from the United States</w:t>
               </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudeshna Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3664,77 +3664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying information transfer among clean energy, carbon, oil, and precious metals: A novel transfer entropy-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Dhifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Zoynul Abedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baofeng Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3775,950 +3775,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the COVID-19 vaccine effective on the US financial market?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does geopolitical risk improve the directional predictability from oil to stock returns? Evidence from oil-exporting and oil-importing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Jabeur</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.07.026⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797580v1</w:t>
+                <w:t xml:space="preserve">hal-03797578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependence and lead-lag relationships between the oil price and metal markets: Fresh insights from the wavelet and quantile coherency approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of green energy, global environmental indexes, and stock markets in predicting oil price crashes: Evidence from explainable machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2021.105421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 298, pp.113511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797581v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does geopolitical risk improve the directional predictability from oil to stock returns? Evidence from oil-exporting and oil-importing countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nexus between carbon dioxide emissions and economic growth in G7 countries: fresh insights via wavelet coherence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1978062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797578v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of green energy, global environmental indexes, and stock markets in predicting oil price crashes: Evidence from explainable machine learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectedness between energy and nonenergy commodity markets: Evidence from quantile coherency networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Baumöhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleman Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Výrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 298, pp.113511. </w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797577v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nexus between carbon dioxide emissions and economic growth in G7 countries: fresh insights via wavelet coherence analysis</w:t>
+                <w:t xml:space="preserve">Is the COVID-19 vaccine effective on the US financial market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usman Khalid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+                <w:t xml:space="preserve">H. Nammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2021.1978062⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.177-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2021.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804999v1</w:t>
+                <w:t xml:space="preserve">hal-03797580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness between energy and nonenergy commodity markets: Evidence from quantile coherency networks</w:t>
+                <w:t xml:space="preserve">Interdependence and lead-lag relationships between the oil price and metal markets: Fresh insights from the wavelet and quantile coherency approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suleman Sarwar</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Výrost</w:t>
+                <w:t xml:space="preserve">Sandrine Kablan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74, pp.102318. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.105421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2021.105421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797575v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Modeling of the Environmental Degradation, Institutional Quality, and Economic Growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic co-movement and interdependency among real estate index in China: a multi-scale multiple correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Alqahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawkat Hammoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09807-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Housing Markets and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.1042-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJHMA-06-2020-0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03459460v1</w:t>
+                <w:t xml:space="preserve">hal-03797583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic co-movement and interdependency among real estate index in China: a multi-scale multiple correlation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Modeling of the Environmental Degradation, Institutional Quality, and Economic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Ben Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Housing Markets and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.1042-1061. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.953-966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJHMA-06-2020-0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09807-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797583v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the time-frequency dynamics of money demand, oil prices and macroeconomic variables: The case of India</w:t>
               </w:r>
@@ -4860,51 +4860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.100051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4951,51 +4951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing volatility spillover between the oil market and the stock market in oil-importing and oil-exporting countries: Implications on portfolio management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviral Kumar Tiwari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,51 +5042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatility spillovers and hedging: Evidence from Asian oil-importing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suleman Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5198,51 +5198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeh Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakiru Adebola Solarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76, pp.470-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,51 +6074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83E2D22F"/>
+    <w:nsid w:val="1BD97B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6305,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabeh-khalfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1617-0269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175819718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Belgacem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Younsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bechtini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Alzuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Shahzad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghaemi Asl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tedeschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113932" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Nammouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2024.2410735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tarchella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat Hammoudeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2022.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Tavakkoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-03-2022-0362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Dhifaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116789" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Si Mohammed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Do&#287;an" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Mentel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2023.103654" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2023.04.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoxiang Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Gozgor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chi Keung Lau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantu Kumar Mahalik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106700" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Nasir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Arminen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Ghosh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Yarovaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.103791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Faruk Aysan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Batten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhamal Nanaeva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ziaur Rehman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2023.101002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn-Lan Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joel Aikins Abakah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04153-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Radulescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemoghli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-08-2022-1274" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Dogan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114493" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiru Adebola Solarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Qadasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04446-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jabeur Sami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2043834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04824-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Arfi Wissal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121743" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122083" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2706" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohamed Ali Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Attiaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-021-02812-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Shi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nammouri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jabeur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.07.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102253" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1978062" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baum&#246;hl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleman Sarwar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#253;rost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102318" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09807-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alqahtani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJHMA-06-2020-0069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemachandra Padhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101743" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797586v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saidi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2020.100051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2019.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Waheed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ghorbani Dastgerdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2018.04.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.10.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boubaker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2014.995814" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boubaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Boutahar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalfaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Vo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73443-5_108-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khalfaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutahar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabeh-khalfaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1617-0269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175819718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549196v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Belgacem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moheddine Younsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bechtini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Alzuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Shahzad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ghaemi Asl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tedeschi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113932" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Nammouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Jabeur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2024.2410735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464938v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tarchella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawkat Hammoudeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2023.102125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2022.12.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Tavakkoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-03-2022-0362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144194v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Si Mohammed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Do&#287;an" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Mentel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2023.103654" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2023.04.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoxiang Zhao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giray Gozgor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chi Keung Lau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantu Kumar Mahalik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.106700" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Dhifaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Zoynul Abedin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.116789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heli Arminen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudeshna Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Yarovaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.103791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Faruk Aysan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Batten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhamal Nanaeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2023.104116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998222v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Ziaur Rehman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ememar.2023.101002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Nasir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.3015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tn-Lan Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joel Aikins Abakah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-04153-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Yuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Radulescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122928" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghasemoghli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOEM-08-2022-1274" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mefteh-Wali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buhari Dogan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2023.102496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114493" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakiru Adebola Solarin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al-Qadasi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04446-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Jabeur Sami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviral Kumar Tiwari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2043834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Ben Arfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04824-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2706" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Arfi Wissal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.121743" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Trabelsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112529" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mohamed Ali Ali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Attiaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-021-02812-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baofeng Shi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102253" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113511" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804999v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Khalid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2021.1978062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Baum&#246;hl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suleman Sarwar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#253;rost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102318" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797580v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nammouri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Jabeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2021.07.026" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797581v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kablan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105421" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alqahtani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJHMA-06-2020-0069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09807-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemachandra Padhan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2020.101743" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797586v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Saidi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2020.100051" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797589v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2019.03.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Waheed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ghorbani Dastgerdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2018.04.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.10.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boubaker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2014.995814" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Boubaker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=; Boutahar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khalfaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vinh Vo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73443-5_108-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793068v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khalfaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutahar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Khalfaoui2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>