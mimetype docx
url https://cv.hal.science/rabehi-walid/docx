--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -212,69 +212,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308355v1</w:t>
+                <w:t xml:space="preserve">hal-05308355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUCHIES Open Urban Database: History and Urban Evolution of French Cities Over Three Centuries</w:t>
               </w:r>
@@ -340,1578 +340,1578 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois d’échelles urbaines radiales</w:t>
+                <w:t xml:space="preserve">Estimation of the Coastal Vulnerability Index Using Multi-Criteria Decision Making: The Coastal Social–Ecological System of Rachgoun, Western Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+                <w:t xml:space="preserve">Rabia Yahia Meddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Imbert</w:t>
+                <w:t xml:space="preserve">Tarik Ghodbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Laziou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Texier</w:t>
+                <w:t xml:space="preserve">Rachida Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.12838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151712838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611422v1</w:t>
+                <w:t xml:space="preserve">hal-05117774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quick-mapping of Reghaia-river area using multisensors method, Potentiality of an exhaustive mapping of wetlands in Algeria</w:t>
+                <w:t xml:space="preserve">Sandy Beach Mapping using a Deep Learning Approach: Potential Method for Automated Monitoring of Algerian Coastal Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amin Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Dellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI Forum Salzbourg</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117849v1</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-22-00110.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land cover changes mapping of the west-Algerian territory: a multiscale data analysis for the estimation of the sustainable goal 15.3.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjla Bentekhici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benharrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (18), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-11078-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machine learning and shoreline monitoring using optical satellite images: case study of the Mostaganem shoreline, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bengoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kamel Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Belkessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.15.026509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baie d'Alger, un espace côtier prisé, entre pressions d'urbanisation et gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Guerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-Eco-Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3609743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the vulnerability of the Bay of AlgiersA socio-economic and physical approach to understanding the coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Guerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.8625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes mapping of the west-Algerian territory: a multiscale data analysis for the estimation of the sustainable goal 15.3.1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quick Mapping of historical urbanization in France, case study of Scan Histo 1950 using spatial pixel based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117766v1</w:t>
+              <w:t xml:space="preserve">GISRUK 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7839698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Coastal Vulnerability Index Using Multi-Criteria Decision Making: The Coastal Social–Ecological System of Rachgoun, Western Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lia Duarte</w:t>
+                <w:t xml:space="preserve">Étude comparative des méthodes de classification pixel par pixel et orientée objet pour la détection et l’extraction automatique du trait de côte (cas du secteur côtier de Mostaganem à l’Ouest Algérien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bengoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kamel Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Belkessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117774v1</w:t>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Beach Mapping using a Deep Learning Approach: Potential Method for Automated Monitoring of Algerian Coastal Erosion</w:t>
+                <w:t xml:space="preserve">Monitoring And Estimation of The Sustainable Development Goal –Fifteen- By Remote Sensing Tools, Assessment of Change in Land Cover (Sub-Indicator 15.3.1), Case of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjla Bentekhici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benharrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zegrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117781v1</w:t>
+              <w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tunis, France. pp.239-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning and shoreline monitoring using optical satellite images: case study of the Mostaganem shoreline, Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying estuary landscapes and urban pressures using a remote sensing decision tree approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amin Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Madina Missoumi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...212 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21 st European Colloquium on Theoretical and Quantitative Geography (ECTQG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research (LISER), 2019, Mondorf-les-Bains, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.8625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117869v1</w:t>
+                <w:t xml:space="preserve">hal-05120507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick Mapping of historical urbanization in France, case study of Scan Histo 1950 using spatial pixel based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Rabehi</w:t>
+                <w:t xml:space="preserve">Lois d’échelles urbaines radiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Laziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISRUK 2023</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117798v1</w:t>
+              <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des méthodes de classification pixel par pixel et orientée objet pour la détection et l’extraction automatique du trait de côte (cas du secteur côtier de Mostaganem à l’Ouest Algérien)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quick-mapping of Reghaia-river area using multisensors method, Potentiality of an exhaustive mapping of wetlands in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Asmaa Missoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l’eau</w:t>
-[...170 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">GI Forum Salzbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salzburg (AU), Austria. Unpublished, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18260.45442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-05120507v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1987,51 +1987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0061127D"/>
+    <w:nsid w:val="BA06392A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2218,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabehi-walid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3181-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rabehi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Benabbou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18260.45442" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjla Bentekhici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouhlala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benharrats" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11078-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Yahia Meddah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Duarte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712838" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Larabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kreri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Dellani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-22-00110.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bengoufa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Mihoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belkessa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.026509" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Guerfi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mahi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3609743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8625" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7839698" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zegrar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Larabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madina Missoumi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabehi-walid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3181-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308355v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rabehi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Yahia Meddah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Duarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712838" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Larabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Benabbou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kreri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Dellani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-22-00110.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjla Bentekhici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouhlala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benharrats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11078-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bengoufa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Mihoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belkessa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.026509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Guerfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3609743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7839698" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zegrar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Larabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madina Missoumi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18260.45442" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>