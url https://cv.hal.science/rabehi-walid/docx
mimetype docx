--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -374,425 +374,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Coastal Vulnerability Index Using Multi-Criteria Decision Making: The Coastal Social–Ecological System of Rachgoun, Western Algeria</w:t>
+                <w:t xml:space="preserve">Land cover changes mapping of the west-Algerian territory: a multiscale data analysis for the estimation of the sustainable goal 15.3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Yahia Meddah</w:t>
+                <w:t xml:space="preserve">Nadjla Bentekhici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Ghodbani</w:t>
+                <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Senouci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Rabehi</w:t>
+                <w:t xml:space="preserve">Farah Benharrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Duarte</w:t>
+                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (17), pp.12838. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (18), pp.428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su151712838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-11078-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117774v1</w:t>
+                <w:t xml:space="preserve">hal-05117766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Beach Mapping using a Deep Learning Approach: Potential Method for Automated Monitoring of Algerian Coastal Erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the Coastal Vulnerability Index Using Multi-Criteria Decision Making: The Coastal Social–Ecological System of Rachgoun, Western Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Yahia Meddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Ghodbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjer Dellani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (5), </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.12838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-22-00110.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su151712838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117781v1</w:t>
+                <w:t xml:space="preserve">hal-05117774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes mapping of the west-Algerian territory: a multiscale data analysis for the estimation of the sustainable goal 15.3.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sandy Beach Mapping using a Deep Learning Approach: Potential Method for Automated Monitoring of Algerian Coastal Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjla Bentekhici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Rabehi</w:t>
+                <w:t xml:space="preserve">Mohammed El Amin Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
+                <w:t xml:space="preserve">Oussama Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Benharrats</w:t>
+                <w:t xml:space="preserve">Sarah Kreri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadjer Dellani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (18), pp.428. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-023-11078-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-22-00110.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117766v1</w:t>
+                <w:t xml:space="preserve">hal-05117781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and shoreline monitoring using optical satellite images: case study of the Mostaganem shoreline, Algeria</w:t>
               </w:r>
@@ -1394,77 +1394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring And Estimation of The Sustainable Development Goal –Fifteen- By Remote Sensing Tools, Assessment of Change in Land Cover (Sub-Indicator 15.3.1), Case of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjla Bentekhici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benharrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zegrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1528,64 +1528,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying estuary landscapes and urban pressures using a remote sensing decision tree approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kreri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amin Larabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Asmaa Missoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Benabbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI Forum Salzbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Salzburg (AU), Austria. Unpublished, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1987,51 +1987,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA06392A"/>
+    <w:nsid w:val="2428B3AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2218,51 +2218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabehi-walid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3181-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308355v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rabehi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117774v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Yahia Meddah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Duarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712838" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Larabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Benabbou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kreri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Dellani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-22-00110.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjla Bentekhici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouhlala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benharrats" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11078-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bengoufa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Mihoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belkessa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.026509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Guerfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3609743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7839698" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zegrar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Larabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madina Missoumi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18260.45442" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabehi-walid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3181-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308355v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rabehi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjla Bentekhici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouhlala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benharrats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Yahia Meddah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Duarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Larabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Benabbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kreri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Dellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-22-00110.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bengoufa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Mihoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belkessa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.026509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Guerfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3609743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7839698" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zegrar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Larabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madina Missoumi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18260.45442" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>