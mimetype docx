--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3181-8318</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=_ElvxS8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1768 +179,1768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Historic Urban Footprints in France: Balancing Quality, Scalability and AI Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUCHIES Open Urban Database: History and Urban Evolution of French Cities Over Three Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land cover changes mapping of the west-Algerian territory: a multiscale data analysis for the estimation of the sustainable goal 15.3.1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lois d’échelles urbaines radiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
+                <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Benharrats</w:t>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
+                <w:t xml:space="preserve">Gaëtan Laziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117766v1</w:t>
+              <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the Coastal Vulnerability Index Using Multi-Criteria Decision Making: The Coastal Social–Ecological System of Rachgoun, Western Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quick-mapping of Reghaia-river area using multisensors method, Potentiality of an exhaustive mapping of wetlands in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Asmaa Missoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Yahia Meddah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oussama Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...502 lines deleted...]
-                <w:t xml:space="preserve">hal-05117869v1</w:t>
+              <w:t xml:space="preserve">GI Forum Salzbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salzburg (AU), Austria. Unpublished, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18260.45442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick Mapping of historical urbanization in France, case study of Scan Histo 1950 using spatial pixel based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation of the Coastal Vulnerability Index Using Multi-Criteria Decision Making: The Coastal Social–Ecological System of Rachgoun, Western Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Yahia Meddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Ghodbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISRUK 2023</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117798v1</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (17), pp.12838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151712838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des méthodes de classification pixel par pixel et orientée objet pour la détection et l’extraction automatique du trait de côte (cas du secteur côtier de Mostaganem à l’Ouest Algérien)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandy Beach Mapping using a Deep Learning Approach: Potential Method for Automated Monitoring of Algerian Coastal Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amin Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjer Dellani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l’eau</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03163913v1</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-22-00110.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring And Estimation of The Sustainable Development Goal –Fifteen- By Remote Sensing Tools, Assessment of Change in Land Cover (Sub-Indicator 15.3.1), Case of Algeria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Land cover changes mapping of the west-Algerian territory: a multiscale data analysis for the estimation of the sustainable goal 15.3.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjla Bentekhici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benharrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zegrar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Sofiane Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05117827v1</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (18), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-11078-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying estuary landscapes and urban pressures using a remote sensing decision tree approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine learning and shoreline monitoring using optical satellite images: case study of the Mostaganem shoreline, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bengoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kamel Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Belkessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 st European Colloquium on Theoretical and Quantitative Geography (ECTQG 2019)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JRS.15.026509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baie d'Alger, un espace côtier prisé, entre pressions d'urbanisation et gouvernance territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Guerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-Eco-Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3609743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05120507v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the vulnerability of the Bay of AlgiersA socio-economic and physical approach to understanding the coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Guerfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.8625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois d’échelles urbaines radiales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Laziou</w:t>
+                <w:t xml:space="preserve">Quick Mapping of historical urbanization in France, case study of Scan Histo 1950 using spatial pixel based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lemoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective urbaine InSHS</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">GISRUK 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Glasgow, United Kingdom. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611422v1</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7839698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quick-mapping of Reghaia-river area using multisensors method, Potentiality of an exhaustive mapping of wetlands in Algeria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude comparative des méthodes de classification pixel par pixel et orientée objet pour la détection et l’extraction automatique du trait de côte (cas du secteur côtier de Mostaganem à l’Ouest Algérien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bengoufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kamel Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Belkessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GI Forum Salzbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Salzburg (AU), Austria. Unpublished, 2018, </w:t>
+              <w:t xml:space="preserve">Contribution du spatial face aux enjeux de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring And Estimation of The Sustainable Development Goal –Fifteen- By Remote Sensing Tools, Assessment of Change in Land Cover (Sub-Indicator 15.3.1), Case of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjla Bentekhici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Bouhlala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benharrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zegrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Tunis, France. pp.239-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying estuary landscapes and urban pressures using a remote sensing decision tree approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Rabehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18260.45442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05117849v1</w:t>
+                <w:t xml:space="preserve">Mohammed Amin Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Madina Missoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 st European Colloquium on Theoretical and Quantitative Geography (ECTQG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research (LISER), 2019, Mondorf-les-Bains, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1987,51 +2008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2428B3AC"/>
+    <w:nsid w:val="41585543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2218,51 +2239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabehi-walid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3181-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308355v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rabehi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjla Bentekhici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouhlala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benharrats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117774v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Yahia Meddah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Duarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Larabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Benabbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kreri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Dellani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-22-00110.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bengoufa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Mihoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belkessa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.026509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Guerfi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mahi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3609743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7839698" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zegrar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Larabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madina Missoumi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18260.45442" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rabehi-walid" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3181-8318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_ElvxS8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308355v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rabehi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Laziou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Asmaa Missoumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Benabbou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18260.45442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Yahia Meddah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ghodbani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Senouci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Duarte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amin Larabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kreri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Dellani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-22-00110.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjla Bentekhici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Bouhlala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benharrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sofiane Karoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11078-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bengoufa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kamel Mihoubi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Belkessa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.026509" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Guerfi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3609743" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8625" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7839698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zegrar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Larabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madina Missoumi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>