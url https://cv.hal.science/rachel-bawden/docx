--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -969,577 +969,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFRIDOC-MT: Document-level MT Corpus for African Languages</w:t>
+                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1413⟩</w:t>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1048-1060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903006v1</w:t>
+                <w:t xml:space="preserve">hal-05375157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Suzhou, China. pp.22358-22381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669351v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.31360-31410, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Marmonier</w:t>
+                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.1222-1252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375157v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">AFRIDOC-MT: Document-level MT Corpus for African Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Abebe Azime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaoran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Suzhou, China. pp.22358-22381, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.27758-27794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318504v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
               </w:r>
@@ -1644,977 +1644,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
+                <w:t xml:space="preserve">Findings of the WMT25 General Machine Translation Shared Task: Time to Stop Evaluating on Easy Test Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Nédey</w:t>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">Ekaterina Artemova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT25 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.355-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407710v1</w:t>
+                <w:t xml:space="preserve">hal-05406602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoCS-MT v2 at WMT 2025: Robust Challenge Set for Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Nédey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.834-849</w:t>
+              <w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344725v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT25 General Machine Translation Shared Task: Time to Stop Evaluating on Easy Test Sets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RoCS-MT v2 at WMT 2025: Robust Challenge Set for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT25 - Tenth Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.834-849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05406602v1</w:t>
+                <w:t xml:space="preserve">hal-05344725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mOSCAR: A Large-scale Multilingual and Multimodal Document-level Corpus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2025 - Findings of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.180⟩</w:t>
+              <w:t xml:space="preserve">EMNLP 2025 - The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.22328-22357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629451v2</w:t>
+                <w:t xml:space="preserve">hal-05009363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mOSCAR: A Large-scale Multilingual and Multimodal Document-level Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.22328-22357, </w:t>
+              <w:t xml:space="preserve">ACL 2025 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vienna, Austria. pp.3461-3494, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009363v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucence Ing</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249807v1</w:t>
+                <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Retrieval from Distant Contexts for Document-Level Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMT 2025 - Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">TEI Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228687v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Inline Lexicon Injection for Cross-Domain Transfer in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2646,208 +2646,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos des difficultés de traduire automatiquement de longs documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.2-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573922v1</w:t>
+                <w:t xml:space="preserve">hal-04623006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When your Cousin has the Right Connections: Unsupervised Bilingual Lexicon Induction for Related Data-Imbalanced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef van Genabith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2862,195 +2832,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des difficultés de traduire automatiquement de longs documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqian Peng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.2-21</w:t>
+              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623006v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jacsont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,90 +3118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT24 General Machine Translation Shared Task: The LLM Era is Here but MT is Not Solved Yet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kocmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Bojar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Dvorkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3237,329 +3237,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic-guided Example Selection for Domain Adaptation in LLM-based Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seth Aycock</w:t>
+                <w:t xml:space="preserve">Investigating Length Issues in Document-level Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julians, Malta</w:t>
+              <w:t xml:space="preserve">Machine Translation Summit XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Machine Translation Association, Jun 2025, Geneva, Switzerland, Switzerland. pp.4-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502291v1</w:t>
+                <w:t xml:space="preserve">hal-04906015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topic-guided Example Selection for Domain Adaptation in LLM-based Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Aycock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julians, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678039v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Length Issues in Document-level Machine Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation Summit XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Machine Translation Association, Jun 2025, Geneva, Switzerland, Switzerland. pp.4-23</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906015v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT 2024 Biomedical Translation Shared Task: Test Sets on Abstract Level</w:t>
               </w:r>
@@ -3679,51 +3679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree of Problems: Improving structured problem solving with compositionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,446 +3997,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the 2023 Conference on Machine Translation (WMT23): LLMs Are Here But Not Quite There Yet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Translation Performance of a Large Multilingual Language Model: the Case of BLOOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2303.01911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300702v1</w:t>
+                <w:t xml:space="preserve">hal-04015863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Investigating Lexical Sharing in Multilingual Machine Translation for Indian Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonal Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
+              <w:t xml:space="preserve">EAMT 2023 - 24th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130175v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Lexical Sharing in Multilingual Machine Translation for Indian Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonal Sannigrahi</w:t>
+                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAMT 2023 - 24th Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093966v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Translation Performance of a Large Multilingual Language Model: the Case of BLOOM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findings of the 2023 Conference on Machine Translation (WMT23): LLMs Are Here But Not Quite There Yet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2303.01911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04015863v2</w:t>
+                <w:t xml:space="preserve">hal-04300702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
               </w:r>
@@ -4634,51 +4634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,168 +4753,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the 2022 Conference on Machine Translation (WMT22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Kocmi</w:t>
+                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Federmann</w:t>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2022 - Seventh Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932367v1</w:t>
+                <w:t xml:space="preserve">hal-03681556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4956,484 +4965,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variation(s) en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gabay</w:t>
+                <w:t xml:space="preserve">Findings of the 2022 Conference on Machine Translation (WMT22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Federmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WMT 2022 - Seventh Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681556v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+                <w:t xml:space="preserve">hal-03540226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540226v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,51 +5514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,474 +5828,483 @@
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMT22 - Seventh Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.694-723</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.694-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.wmt-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multitask Prompted Training Enables Zero-Shot Task Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Victor Sanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Webson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Raffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen H. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lintang Sutawika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - Tenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836180v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask Prompted Training Enables Zero-Shot Task Generalization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen H. Bach</w:t>
+                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lintang Sutawika</w:t>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - Tenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540072v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2021 Biomedical Translation Shared Task: Summaries of Animal Experiments as New Test Set</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amy Siu</w:t>
+                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021 - Sixth Conference on Machine Translation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.664-683</w:t>
+              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435096v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-shot learning through contextual data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,212 +6319,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL 2021 - 16th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Kiev / Virtual, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Findings of the WMT 2021 Biomedical Translation Shared Task: Summaries of Animal Experiments as New Test Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Yeganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Wiemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Vezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">EMNLP 2021 - Sixth Conference on Machine Translation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.664-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380805v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6530,73 +6539,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL-IJCNLP 2021 - Findings of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6605,451 +6614,451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Poinhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParBLEU: Augmenting Metrics with Automatic Paraphrases for the WMT'20 Metrics Shared Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Tättar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The University of Edinburgh’s English-Tamil and English-Inuktitut Submissions to the WMT20 News Translation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radina Dobreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Oncevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Valerio Miceli Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The University of Edinburgh-Uppsala University’s Submission to the WMT 2020 Chat Translation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Moghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hardmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT 2020 Biomedical Translation Shared Task: Basque, Italian and Russian as New Additional Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7058,487 +7067,487 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Grozea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Jauregi Unanue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study in Improving BLEU Reference Coverage with Diverse Automatic Paraphrasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Yankovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Tättar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Conference on Empirical Methods in Natural Language Processing: Findings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Punta Cana (online), Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Sub-structure in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radina Dobreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marseille, France. pp.3657-3667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document-level Neural MT: A Systematic Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António V Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Amin Farajian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André F T Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Conference of the European Association for Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisboa, Portugal. pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of a Scalable, Secure and Resilient Translation Platform for Multilingual News Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susie Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Secker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7566,359 +7575,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Language Technology Platforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marseille, France. pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University of Edinburgh’s Submissions to the WMT19 News Translation Task</w:t>
+                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Germann</w:t>
+                <w:t xml:space="preserve">Kevin B Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Grozea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Grundkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faheem Kirefu</w:t>
+                <w:t xml:space="preserve">Madeleine Kittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2019, Florence, Italy. pp.29-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-5403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986330v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
+                <w:t xml:space="preserve">The University of Edinburgh’s Submissions to the WMT19 News Translation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin B Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+                <w:t xml:space="preserve">Nikolay Bogoychev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Kittner</w:t>
+                <w:t xml:space="preserve">Ulrich Germann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Grundkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faheem Kirefu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353608v1</w:t>
+                <w:t xml:space="preserve">hal-02986330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Discourse Phenomena in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rico Sennrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,73 +7942,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, New Orleans, United States. pp.1304-1313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting context-dependent sentences in parallel corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8028,561 +8037,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, France. pp.393-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation, it’s a question of style, innit? The case of English tag questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark. pp.2497-2502, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/D17-1265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation of Speech-Like Texts: Strategies for the Inclusion of Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es REncontres jeunes Chercheurs en Informatique pour le TAL (RECITAL 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.2497-2502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-lingual Pronoun Prediction with Linguistically Informed Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Conference on Machine Translation (WMT '16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.564--570, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-2348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating gender adaptation for speech translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.490-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting for Efficient Model Selection for Syntactic Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLING 2016 - 26th International Conference on Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting and Validating Syntactic Dependency in the Spoken French Treebank Rhapsodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Marieamelie.Botalla@gmail.Com Bottala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Iceland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01011059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8592,186 +8601,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Datalab 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,51 +8795,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale EDITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8840,504 +8849,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microsyntactic annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhapsodie : A Prosodic and Syntactic Treebank for Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/scl.89.05kah⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the Rhapsodie corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation tools for syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Fleury</w:t>
+                <w:t xml:space="preserve">Julie Beliao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhapsodie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 89, </w:t>
+              <w:t xml:space="preserve">Rhapsodie: A Prosodic and Syntactic Treebank for Spoken French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/scl.89.16lac⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/scl.89.08ger⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088638v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation tools for syntax</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Exploration of the Rhapsodie corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Beliao</w:t>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhapsodie: A Prosodic and Syntactic Treebank for Spoken French</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
+              <w:t xml:space="preserve">Rhapsodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/scl.89.08ger⟩</w:t>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-283, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/scl.89.16lac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450311v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting for Model Selection in Syntactic Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9347,1322 +9356,1326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling meaning from language in LLM-based machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smith David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+                <w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Nédey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05426685v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318507v2</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janès</w:t>
+                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413035v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Ranking of WMT25 General Machine Translation Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
+                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Dranch</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05406662v1</w:t>
+                <w:t xml:space="preserve">hal-05410121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rian Touchent</w:t>
+                <w:t xml:space="preserve">Preliminary Ranking of WMT25 General Machine Translation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Dranch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05410121v1</w:t>
+                <w:t xml:space="preserve">hal-05406662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles Bloom pour le traitement automatique de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Bourfoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teven Le Scao</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03850124v1</w:t>
+                <w:t xml:space="preserve">hal-04264052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teven Le Scao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Pavlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264052v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaskEval: Weighted MLM-Based Evaluation for Text Summarization and Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Chi Kit Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for micro-syntactic coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10672,529 +10685,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Cards for the MaTOS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet ANR MaTOS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Automatic Metrics for Evaluating Machine Translation at the Document Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Paris, Sorbonne Université; Sorbonne Universite; Inria Paris. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Very Long Contexts in Neural Machine Translation: a Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Livrable D3-2.1, Projet ANR MaTOS. 2024, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary WMT24 Ranking of General MT Systems and LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Kocmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WMT. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de diffusion des publications de l'ATALA sur les archives ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pogodalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATALA. 2023, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11204,114 +11217,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the sentence : Contextual Machine Translation of Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Université Paris Saclay (COmUE), 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018SACLS524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02004683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11458,51 +11471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479757v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Haddow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valerio Miceli Barone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Helcl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Birch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Abebe Azime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoran Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kocmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Artemova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Avramidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Bojar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629451v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.180" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dvorkovich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Aycock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal Sannigrahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04015863v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2303.01911" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Webson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Bach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintang Sutawika" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arthaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre T&#228;ttar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Post" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Dobreva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Oncevay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Moghe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardmeier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yankovskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900568v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio V Lopes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amin Farajian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Coleman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Secker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bogoychev" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Germann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grundkiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Kirefu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Sennrich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1265" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588152v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2348" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391743v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marieamelie.Botalla@gmail.Com Bottala" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.05kah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Dranch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143176v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803089v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652584v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905571v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bojar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004683v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS524" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479757v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Haddow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valerio Miceli Barone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Helcl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Birch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Abebe Azime" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoran Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kocmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Artemova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Avramidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Bojar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629451v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dvorkovich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Aycock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04015863v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2303.01911" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal Sannigrahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.wmt-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Webson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Bach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintang Sutawika" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arthaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre T&#228;ttar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Post" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Dobreva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Oncevay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Moghe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardmeier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yankovskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio V Lopes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amin Farajian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Coleman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Secker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bogoychev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Germann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grundkiewicz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Kirefu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Sennrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1265" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2348" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391743v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marieamelie.Botalla@gmail.Com Bottala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.05kah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Dranch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803089v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652584v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bojar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004683v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS524" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>