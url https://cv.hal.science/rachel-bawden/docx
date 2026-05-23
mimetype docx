--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -827,5549 +827,5579 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
+                <w:t xml:space="preserve">Parallel Corpora of Scholarly Documents for English-French Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordelia Schmid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Albuquerque, New Mexico, United States. pp.761-778</w:t>
+              <w:t xml:space="preserve">BUCC 2026 - 19th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LREC2026, May 2026, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736377v1</w:t>
+                <w:t xml:space="preserve">hal-05608444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Self-Retrieval from Distant Contexts for Document-Level Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT 2025 - Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05375157v1</w:t>
+                <w:t xml:space="preserve">hal-05353046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318504v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Marmonier</w:t>
+                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEI Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991098v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+                <w:t xml:space="preserve">A French Version of the OLDI Seed Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1048-1060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669351v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFRIDOC-MT: Document-level MT Corpus for African Languages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+                <w:t xml:space="preserve">TopXGen: Topic-Diverse Parallel Data Generation for Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1413⟩</w:t>
+              <w:t xml:space="preserve">EMNLP 2025 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Suzhou, China. pp.22358-22381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04903006v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Learning and the LLM in Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.31360-31410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330342v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT25 General Machine Translation Shared Task: Time to Stop Evaluating on Easy Test Sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
+                <w:t xml:space="preserve">In-Context Example Selection via Similarity Search Improves Low-Resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT25 - Tenth Conference on Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.22⟩</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Albuquerque, United States. pp.1222-1252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-naacl.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406602v1</w:t>
+                <w:t xml:space="preserve">hal-04669351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">AFRIDOC-MT: Document-level MT Corpus for African Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Abebe Azime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaoran Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.27758-27794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407710v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoCS-MT v2 at WMT 2025: Robust Challenge Set for Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Zero-Shot Multimodal Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.834-849</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Albuquerque, New Mexico, United States. pp.761-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344725v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Findings of the WMT25 General Machine Translation Shared Task: Time to Stop Evaluating on Easy Test Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Artemova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2025 - The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1216⟩</w:t>
+              <w:t xml:space="preserve">WMT25 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.355-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.wmt-1.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009363v1</w:t>
+                <w:t xml:space="preserve">hal-05406602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mOSCAR: A Large-scale Multilingual and Multimodal Document-level Corpus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RoCS-MT v2 at WMT 2025: Robust Challenge Set for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2025 - Findings of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WMT 2025 - Tenth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.834-849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629451v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bénard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+                <w:t xml:space="preserve">Sam Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228687v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Retrieval from Distant Contexts for Document-Level Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqian Peng</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la création d'un corpus en occitan à partir de textes produits par des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Nédey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2025 - Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2025, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Journée d'études AFIA-ATALA-AFCP « Technologies linguistiques pour les langues peu dotées » (TLLPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège TLH (Traitement du Langage Humain) de l’Association Française pour l'Intelligence Artificielle (AFIA); Association Française pour le Traitement Automatique des Langues (ATALA); Association Francophone pour la Communication Parlée (AFCP), Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353046v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">Compositional Translation: A Novel LLM-based Approach for Low-resource Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2025 - The 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.22328-22357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.1216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249807v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Inline Lexicon Injection for Cross-Domain Transfer in Neural Machine Translation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mOSCAR: A Large-scale Multilingual and Multimodal Document-level Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KEMT 2024 - First International Workshop on Knowledge-Enhanced Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2025 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vienna, Austria. pp.3461-3494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-acl.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591889v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des difficultés de traduire automatiquement de longs documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqian Peng</w:t>
+                <w:t xml:space="preserve">Making Sentence Embeddings Robust to User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.2-21</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.10984--10998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623006v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When your Cousin has the Right Connections: Unsupervised Bilingual Lexicon Induction for Related Data-Imbalanced Languages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josef van Genabith</w:t>
+                <w:t xml:space="preserve">Tree of Problems: Improving structured problem solving with compositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, FL, United States. pp.18028-18047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523029v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos des difficultés de traduire automatiquement de longs documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.2-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573922v1</w:t>
+                <w:t xml:space="preserve">hal-04623006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">When your Cousin has the Right Connections: Unsupervised Bilingual Lexicon Induction for Related Data-Imbalanced Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jacsont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">LREC-Coling 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557457v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT24 General Machine Translation Shared Task: The LLM Era is Here but MT is Not Solved Yet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2024 - Ninth Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, Florida, United States. pp.1-46</w:t>
+              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789354v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Length Issues in Document-level Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqian Peng</w:t>
+                <w:t xml:space="preserve">Exploring Inline Lexicon Injection for Cross-Domain Transfer in Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation Summit XX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Machine Translation Association, Jun 2025, Geneva, Switzerland, Switzerland. pp.4-23</w:t>
+              <w:t xml:space="preserve">KEMT 2024 - First International Workshop on Knowledge-Enhanced Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906015v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic-guided Example Selection for Domain Adaptation in LLM-based Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance des écritures dans les imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jacsont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Aycock</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Jeannot-Tirole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julians, Malta</w:t>
+              <w:t xml:space="preserve">Humanistica 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2024, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502291v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findings of the WMT24 General Machine Translation Shared Task: The LLM Era is Here but MT is Not Solved Yet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cornette</w:t>
+                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">WMT 2024 - Ninth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, Florida, United States. pp.1-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678039v1</w:t>
+                <w:t xml:space="preserve">hal-04789354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2024 Biomedical Translation Shared Task: Test Sets on Abstract Level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Roller</w:t>
+                <w:t xml:space="preserve">Investigating Length Issues in Document-level Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT24 - Ninth Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Translation Summit XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Machine Translation Association, Jun 2025, Geneva, Switzerland, Switzerland. pp.4-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750560v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree of Problems: Improving structured problem solving with compositionality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Topic-guided Example Selection for Domain Adaptation in LLM-based Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Aycock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, FL, United States. pp.18028-18047</w:t>
+              <w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics: Student Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julians, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793388v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Sentence Embeddings Robust to User-Generated Content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluer BLOOM en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Bourfoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Torino, Italy. pp.10984--10998</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challenge d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520909v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2023 Biomedical Translation Shared Task: Evaluation of ChatGPT 3.5 as a Comparison System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Findings of the WMT 2024 Biomedical Translation Shared Task: Test Sets on Abstract Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Grozea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+                <w:t xml:space="preserve">Roland Roller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.2⟩</w:t>
+              <w:t xml:space="preserve">WMT24 - Ninth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, Florida, United States. pp.124-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.wmt-1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300785v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Translation Performance of a Large Multilingual Language Model: the Case of BLOOM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015863v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Lexical Sharing in Multilingual Machine Translation for Indian Languages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Translation Performance of a Large Multilingual Language Model: the Case of BLOOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAMT 2023 - 24th Annual Conference of the European Association for Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2303.01911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093966v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Investigating Lexical Sharing in Multilingual Machine Translation for Indian Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonal Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
+              <w:t xml:space="preserve">EAMT 2023 - 24th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130175v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the 2023 Conference on Machine Translation (WMT23): LLMs Are Here But Not Quite There Yet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
+                <w:t xml:space="preserve">Cross-lingual Strategies for Low-resource Language Modeling: A Study on Five Indic Dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyati Bafna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina España-Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef van Genabith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.28-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300702v1</w:t>
+                <w:t xml:space="preserve">hal-04130175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Findings of the 2023 Conference on Machine Translation (WMT23): LLMs Are Here But Not Quite There Yet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977982v1</w:t>
+                <w:t xml:space="preserve">hal-04300702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoCS-MT: Robustness Challenge Set for Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findings of the WMT 2023 Biomedical Translation Shared Task: Evaluation of ChatGPT 3.5 as a Comparison System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Névéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.43--54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.wmt-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300824v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natalie Kubler</w:t>
+                <w:t xml:space="preserve">Tackling Ambiguity with Images: Improved Multimodal Machine Translation and Contrastive Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichao Zhu</w:t>
+                <w:t xml:space="preserve">Ivan Laptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 61st Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.5394-5413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.acl-long.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131594v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RoCS-MT: Robustness Challenge Set for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WMT23 - Eighth Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.198--216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681556v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesujoba O Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variation(s) en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856660v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the 2022 Conference on Machine Translation (WMT22)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multitask Prompted Training Enables Zero-Shot Task Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Federmann</w:t>
+                <w:t xml:space="preserve">Victor Sanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Webson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Raffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen H. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lintang Sutawika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT 2022 - Seventh Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">ICLR 2022 - Tenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932367v1</w:t>
+                <w:t xml:space="preserve">hal-03540072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Findings of the WMT 2022 Biomedical Translation Shared Task: Monolingual Clinical Case Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Roller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WMT22 - Seventh Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.694-723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.wmt-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540226v2</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Normalisation of Early Modern French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3354-3366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alix Chagué</w:t>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596653v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gabay</w:t>
+                <w:t xml:space="preserve">Findings of the 2022 Conference on Machine Translation (WMT22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Federmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
+              <w:t xml:space="preserve">WMT 2022 - Seventh Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701524v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Labelling and Similarity Prediction in Legal Texts: Automatic Analysis of France's Court of Cassation Rulings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amaury Fouret</w:t>
+                <w:t xml:space="preserve">Le changement linguistique au XVIIe s. : nouvelles approches scriptométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLF 2022 - 8e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France. pp.02006.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213802006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663110v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2022 Biomedical Translation Shared Task: Monolingual Clinical Case Reports</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers l’étude linguistique sur données artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WMT22 - Seventh Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Variation(s) en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATILF, Nov 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932275v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask Prompted Training Enables Zero-Shot Task Generalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Sanh</w:t>
+                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Webson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lintang Sutawika</w:t>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2022 - Tenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540072v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inria-ALMAnaCH at the WMT 2022 shared task: Does Transcription Help Cross-Script Machine Translation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2022 - Seventh Conference on Machine Translation (WMT22 - Workshop on Statistical Machine Translation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836180v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Complex Labelling and Similarity Prediction in Legal Texts: Automatic Analysis of France's Court of Cassation Rulings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Cherichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Czerwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380805v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot learning through contextual data augmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farid Arthaud</w:t>
+                <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2021 - 16th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Kiev / Virtual, Ukraine</w:t>
+              <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121971v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Findings of the WMT 2021 Biomedical Translation Shared Task: Summaries of Animal Experiments as New Test Set</w:t>
               </w:r>
@@ -6381,77 +6411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Yeganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Wiemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Vezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Siu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2021 - Sixth Conference on Machine Translation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.664-683</w:t>
@@ -6474,782 +6504,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
+                <w:t xml:space="preserve">Few-shot learning through contextual data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
+                <w:t xml:space="preserve">Farid Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Birch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL-IJCNLP 2021 - Findings of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">EACL 2021 - 16th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kiev / Virtual, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243380v2</w:t>
+                <w:t xml:space="preserve">hal-03121971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
+                <w:t xml:space="preserve">Can Cognate Prediction Be Modelled as a Low-Resource Machine Translation Task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">ACL-IJCNLP 2021 - Findings of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357080v1</w:t>
+                <w:t xml:space="preserve">hal-03243380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParBLEU: Augmenting Metrics with Automatic Paraphrases for the WMT'20 Metrics Shared Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation graphique dans les documents d'Ancien Régime : Nouvelles approches scriptométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Poinhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journée d’étude : « Pour une histoire de la langue ‘par en bas’: textes privés et variation des langues dans le passé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981143v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University of Edinburgh’s English-Tamil and English-Inuktitut Submissions to the WMT20 News Translation Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The University of Edinburgh-Uppsala University’s Submission to the WMT 2020 Chat Translation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Moghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hardmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981153v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The University of Edinburgh-Uppsala University’s Submission to the WMT 2020 Chat Translation Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ParBLEU: Augmenting Metrics with Automatic Paraphrases for the WMT'20 Metrics Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Tättar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Moghe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Matt Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981159v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2020 Biomedical Translation Shared Task: Basque, Italian and Russian as New Additional Languages</w:t>
+                <w:t xml:space="preserve">The University of Edinburgh’s English-Tamil and English-Inuktitut Submissions to the WMT20 News Translation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Grozea</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radina Dobreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñigo Jauregi Unanue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+                <w:t xml:space="preserve">Arturo Oncevay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Valerio Miceli Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986356v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study in Improving BLEU Reference Coverage with Diverse Automatic Paraphrasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Yankovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Tättar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Conference on Empirical Methods in Natural Language Processing: Findings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Punta Cana (online), Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7274,51 +7274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Sub-structure in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radina Dobreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,636 +7363,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document-level Neural MT: A Systematic Comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Findings of the WMT 2020 Biomedical Translation Shared Task: Basque, Italian and Russian as New Additional Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Maria Di Nunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Grozea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António V Lopes</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iñigo Jauregi Unanue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lisboa, Portugal. pp.225-234</w:t>
+              <w:t xml:space="preserve">5th Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900686v1</w:t>
+                <w:t xml:space="preserve">hal-02986356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of a Scalable, Secure and Resilient Translation Platform for Multilingual News Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Document-level Neural MT: A Systematic Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António V Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Amin Farajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susie Coleman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Birch</w:t>
+                <w:t xml:space="preserve">André F T Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Language Technology Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.16-21</w:t>
+              <w:t xml:space="preserve">22nd Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lisboa, Portugal. pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900633v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture of a Scalable, Secure and Resilient Translation Platform for Multilingual News Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Secker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Haddow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Birch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Language Technology Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.16-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353608v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The University of Edinburgh’s Submissions to the WMT19 News Translation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Bogoychev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Germann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Bogoychev</w:t>
+                <w:t xml:space="preserve">Roman Grundkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Kirefu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Discourse Phenomena in Neural Machine Translation</w:t>
+                <w:t xml:space="preserve">Findings of the WMT 2019 Biomedical Translation Shared Task: Evaluation for MEDLINE Abstracts and Biomedical Terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin B Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Grozea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jimeno Yepes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Kittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Aug 2019, Florence, Italy. pp.29-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-5403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800739v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting context-dependent sentences in parallel corpora</w:t>
               </w:r>
@@ -8067,105 +8084,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Translation, it’s a question of style, innit? The case of English tag questions</w:t>
+                <w:t xml:space="preserve">Evaluating Discourse Phenomena in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Sennrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Haddow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New Orleans, United States. pp.1304-1313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588171v1</w:t>
+                <w:t xml:space="preserve">hal-01800739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation of Speech-Like Texts: Strategies for the Inclusion of Context</w:t>
               </w:r>
@@ -8214,384 +8261,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Pronoun Prediction with Linguistically Informed Features</w:t>
+                <w:t xml:space="preserve">Machine Translation, it’s a question of style, innit? The case of English tag questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Machine Translation (WMT '16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.564--570, </w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Copenhague, Denmark. pp.2497-2502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/W16-2348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/D17-1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353862v1</w:t>
+                <w:t xml:space="preserve">hal-01588171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating gender adaptation for speech translation</w:t>
+                <w:t xml:space="preserve">Boosting for Efficient Model Selection for Syntactic Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maynard</w:t>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.490-497</w:t>
+              <w:t xml:space="preserve">COLING 2016 - 26th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353860v1</w:t>
+                <w:t xml:space="preserve">hal-01391743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting for Efficient Model Selection for Syntactic Parsing</w:t>
+                <w:t xml:space="preserve">Investigating gender adaptation for speech translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016 - 26th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan. pp.1-11</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.490-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391743v2</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cross-lingual Pronoun Prediction with Linguistically Informed Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Conference on Machine Translation (WMT '16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.564--570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-2348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Correcting and Validating Syntactic Dependency in the Spoken French Treebank Rhapsodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Marieamelie.Botalla@gmail.Com Bottala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Iceland. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01011059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8601,186 +8726,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaRAMHTRS (Philology And Resolution of Abbreviations in Manuscripts obtained by HTR at Scale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Datalab 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Translation for Low-Resource Dialectal Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,51 +8920,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale EDITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8849,410 +8974,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microsyntactic annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhapsodie : A Prosodic and Syntactic Treebank for Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/scl.89.05kah⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation tools for syntax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Gerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beliao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhapsodie: A Prosodic and Syntactic Treebank for Spoken French</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/scl.89.08ger⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the Rhapsodie corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhapsodie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-283, 2019, Studies in Corpus Linguistics, 9789027262929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/scl.89.16lac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9262,91 +9387,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting for Model Selection in Syntactic Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9356,967 +9481,967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling meaning from language in LLM-based machine translation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smith David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05513961v1</w:t>
+                <w:t xml:space="preserve">hal-05514246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Editorial Normalization for Automatically Transcribed Medieval Manuscripts in Old French and Latin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">Disentangling meaning from language in LLM-based machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Zebaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smith David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05514246v1</w:t>
+                <w:t xml:space="preserve">hal-05513961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ForumOccitania: a Corpus of User-Generated Content for Multiple Occitan Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Nédey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Touchent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426685v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
+                <w:t xml:space="preserve">Preliminary Ranking of WMT25 General Machine Translation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Dranch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318507v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaperon: A Peppered English-French Generative Language Model Suite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rian Touchent</w:t>
+                <w:t xml:space="preserve">When the Gold Standard isn't Necessarily Standard: Challenges of Evaluating the Translation of User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Nishimwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410121v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Ranking of WMT25 General Machine Translation Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
+                <w:t xml:space="preserve">LLM Reasoning for Machine Translation: Synthetic Data Generation over Thinking Tokens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Randy Zebaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406662v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles Bloom pour le traitement automatique de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Bourfoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Unsupervised Bilingual Lexicon Induction for Data-Imbalanced, Closely Related Language Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyati Bafna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina España-Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef van Genabith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10324,358 +10449,358 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLOOM: A 176B-Parameter Open-Access Multilingual Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teven Le Scao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Pavlick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaskEval: Weighted MLM-Based Evaluation for Text Summarization and Simplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Lu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Chi Kit Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol for micro-syntactic coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kahane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10685,529 +10810,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Cards for the MaTOS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet ANR MaTOS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Automatic Metrics for Evaluating Machine Translation at the Document Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+                <w:t xml:space="preserve">Preliminary WMT24 Ranking of General MT Systems and LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kocmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inria Paris, Sorbonne Université; Sorbonne Universite; Inria Paris. 2024</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Bojar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Dvorkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WMT. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798759v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Very Long Contexts in Neural Machine Translation: a Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqian Peng</w:t>
+                <w:t xml:space="preserve">Survey of Automatic Metrics for Evaluating Machine Translation at the Document Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Livrable D3-2.1, Projet ANR MaTOS. 2024, pp.50</w:t>
+              <w:t xml:space="preserve">Inria Paris, Sorbonne Université; Sorbonne Universite; Inria Paris. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652584v2</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary WMT24 Ranking of General MT Systems and LLMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleftherios Avramidis</w:t>
+                <w:t xml:space="preserve">Handling Very Long Contexts in Neural Machine Translation: a Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">WMT. 2024</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livrable D3-2.1, Projet ANR MaTOS. 2024, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905571v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de diffusion des publications de l'ATALA sur les archives ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pogodalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ATALA. 2023, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11217,114 +11342,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond the sentence : Contextual Machine Translation of Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Université Paris Saclay (COmUE), 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018SACLS524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02004683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11471,51 +11596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479757v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Haddow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valerio Miceli Barone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Helcl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Birch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Abebe Azime" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoran Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kocmi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Artemova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Avramidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Bojar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629451v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dvorkovich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Aycock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04015863v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2303.01911" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal Sannigrahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.wmt-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Webson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Bach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintang Sutawika" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arthaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre T&#228;ttar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Post" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Dobreva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Oncevay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Moghe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardmeier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yankovskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio V Lopes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amin Farajian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900633v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Coleman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Secker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bogoychev" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Germann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grundkiewicz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Kirefu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Sennrich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1265" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2348" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391743v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marieamelie.Botalla@gmail.Com Bottala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.05kah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Dranch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143176v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803089v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798759v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652584v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bojar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004683v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS524" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nishimwe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2023-tal-64_2_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04985472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.9346" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03479757v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Haddow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valerio Miceli Barone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jind&#345;ich Helcl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Birch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03021633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-020-09514-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9312-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Marmonier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.80" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Randy Zebaze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1217" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1599" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04669351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-naacl.68" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesujoba O Alabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Abebe Azime" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoran Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Espa&#241;a-Bonet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Schmid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kocmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Artemova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Avramidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Bojar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.wmt-1.22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05407710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane N&#233;dey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.1216" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629451v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Zebaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-acl.180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04793388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Bafna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef van Genabith" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Leblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeannot-Tirole" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Dvorkovich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Aycock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bourfoune" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cassereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Neves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Grozea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Roller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.wmt-1.6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04015863v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2303.01911" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal Sannigrahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimeno Yepes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Maria Di Nunzio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.wmt-1.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laptev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-long.295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03836180v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540072v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sanh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Webson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Raffel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H. Bach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintang Sutawika" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.wmt-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540226v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Poinhos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681556v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03856660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charmet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Cherichi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Czerwinska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fouret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Yeganova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wiemann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vezzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03121971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arthaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243380v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fourrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03357080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Moghe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hardmeier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre T&#228;ttar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Post" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radina Dobreva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Oncevay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yankovskaya" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986356v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Jauregi Unanue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio V Lopes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Amin Farajian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; F T Martins" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900633v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Coleman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Secker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02986330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Bogoychev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Germann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grundkiewicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Kirefu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353608v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin B Cohen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kittner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5403" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800739v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Sennrich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588152v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/D17-1265" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391743v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2348" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Marieamelie.Botalla@gmail.Com Bottala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453316v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Smith" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450018v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.05kah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02450311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beliao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.08ger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04088638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027262929-scl.89.09lac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.89.16lac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glaise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith David" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05513961v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lasnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05413035v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jan&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410121v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05406662v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Dranch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426685v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05318507v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435371v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264052v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03834733v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lu Liu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Chi Kit Cheung" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03143176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803089v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905571v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Bojar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798759v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652584v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pogodalla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02004683v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS524" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>