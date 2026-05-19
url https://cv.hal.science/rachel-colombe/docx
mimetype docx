--- v0 (2026-04-13)
+++ v1 (2026-05-19)
@@ -100,421 +100,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au texte de Deborah Britzman</w:t>
+                <w:t xml:space="preserve">Discussion du texte de Deborah Britzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachel Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mej Hilbold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 33 (1), pp.101-101. </w:t>
+              <w:t xml:space="preserve">, 2025, N° 33 (1), pp.119-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cliop.033.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cliop.033.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273242v1</w:t>
+                <w:t xml:space="preserve">hal-05273241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion du texte de Deborah Britzman</w:t>
+                <w:t xml:space="preserve">Introduction au texte de Deborah Britzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mej Hilbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mej Hilbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 33 (1), pp.119-123. </w:t>
+              <w:t xml:space="preserve">, 2025, N° 33 (1), pp.101-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cliop.033.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cliop.033.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273241v1</w:t>
+                <w:t xml:space="preserve">hal-05273242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise au travail du « cas Schreber » dans un dispositif de formation à l’approche clinique en sciences de l’éducation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fantôme adolescent et chercheur passe-muraille. Problématique des places en Maison des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 27 (1), pp.51-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cliop.027.0051⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 28 (2), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.028.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273231v1</w:t>
+                <w:t xml:space="preserve">hal-05273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantôme adolescent et chercheur passe-muraille. Problématique des places en Maison des adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La mise au travail du « cas Schreber » dans un dispositif de formation à l’approche clinique en sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Patiño-Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 28 (2), pp.59-71. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 27 (1), pp.51-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cliop.028.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cliop.027.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273237v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lieux pour accueillir le passage adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 54 (2), pp.59-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,51 +548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces adolescents qui médusent : comment accueillir ce qu’ils nous adressent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -684,51 +684,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Almost) back to school : a disruptive research ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Qualitative Inquiry - Qualitative Inquiry: Hope, Humility and Playfulness in a Precarious World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, Jan 2025, Edinbugrh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -753,51 +753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se regarder savoir, se savoir regardé(e) : observation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Frigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’enfant déjà-sujet au futur-sujet idéal de l’institution : enchevêtrements normatifs et perturbations temporelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre au quotidien au prisme de la norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRET ; Université de Limoges, Mar 2025, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -904,51 +904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du conflit à la conflictualité : orientations cliniques et politiques dans l’accompagnement par la recherche à la mise en œuvre d’une Cité Éducative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRASCE (Terrains et Recherches dAns les SCiences de l'Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -973,64 +973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clinic of coming link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mej Hilbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education in an Age of Uncertainty: memory and hope for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECER, Aug 2024, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1049,260 +1049,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe, Same, Shame ; Variations on the Counter-transferential Pride of Lesbian Teachers and Psychologists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">(Dés)engagement des professionnel·les de l’adolescence et promesse éducative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Value of Diversity in Education and Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECER, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Inter-AREF, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322574v1</w:t>
+                <w:t xml:space="preserve">hal-05322564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre implication et engagement, des je(ux) puissants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Safe, Same, Shame ; Variations on the Counter-transferential Pride of Lesbian Teachers and Psychologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Inter-AREF, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">The Value of Diversity in Education and Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECER, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322570v1</w:t>
+                <w:t xml:space="preserve">hal-05322574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dés)engagement des professionnel·les de l’adolescence et promesse éducative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entre implication et engagement, des je(ux) puissants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowan Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement dans la recherche, recherches engagées, recherches sur l’engagement : que nous disent les sciences de l’éducation et de la formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque Inter-AREF, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322564v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1320,51 +1320,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se caser ou bâtir une chambre à soi ? Devenir-femme en Maison des Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluralité des adolescences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.195-221, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,51 +1430,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et dynamiques institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bessaoud-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Salcedo Robledo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1734,51 +1734,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se caser ou bâtir un lieu à soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris 8 Vincennes Saint-Denis, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1974,51 +1974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mej Hilbold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.033.0101" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.033.0119" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pati&#241;o-Lakatos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.027.0051" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frigout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Millet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bessa.2024.01.0195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Santana da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo Robledo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05273227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Colombe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mej Hilbold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.033.0119" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273242v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.033.0101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0059" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pati&#241;o-Lakatos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.027.0051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.542.0059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04116349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gavarini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322540v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frigout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Coste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Millet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bessa.2024.01.0195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Santana da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bessaoud-Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Saint Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo Robledo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05273227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>