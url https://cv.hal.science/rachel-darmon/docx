--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -654,162 +654,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;La Muse s’amuse. Figures insolites de la Muse à la Renaissance&amp;quot; par Perrine Galand et Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traités sur les dieux et pratiques mythographiques de la première modernité : tradition et actualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.163-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471549v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01486610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1093,178 +1093,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmettre un savoir sur les dieux païens à la Renaissance. L'entreprise mythographique de Georgius Pictorius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Profane et le sacré dans l’Europe latine (Ve-XVIe siècles), dir. C. Heid, M. Deramaix et O. Pédeflous, Paris, Classiques Garnier, 2020, p. 379-392.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-406-09146-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du legs gréco-latin à la fable française : l'acclimatation vernaculaire de Conti par Montlyard et Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Mythologie de Natale Conti éditée par Jean Baudoin, Livre I (1627)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-244, 2020, 978-2-37496-101-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948218v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02461732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mythologie au mont de Sophie ou les formes de savoir dans tous leurs états »</w:t>
               </w:r>
@@ -2322,165 +2322,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la journée d'étude internationale &amp;quot;Migrations des mythes dans l'aire européenne de la première modernité</w:t>
+                <w:t xml:space="preserve">Mythologie, guerres de religion et migrations européennes : France, Italie et Saint-Empire romain germanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations des mythes dans l'aire européenne de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-IRCL (UMR5186), Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01464321v1</w:t>
+                <w:t xml:space="preserve">halshs-01464329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythologie, guerres de religion et migrations européennes : France, Italie et Saint-Empire romain germanique</w:t>
+                <w:t xml:space="preserve">Introduction à la journée d'étude internationale &amp;quot;Migrations des mythes dans l'aire européenne de la première modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations des mythes dans l'aire européenne de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-IRCL (UMR5186), Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01464329v1</w:t>
+                <w:t xml:space="preserve">halshs-01464321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermétisme et plaisir des masses : le succès paradoxal de Dan Brown</w:t>
               </w:r>
@@ -2736,178 +2736,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions préparatoires et présentation de corpus pour les journées d'étude &amp;quot;Inqualifiables fureurs : qualifications des figures de l’inspiration dans l’Europe de la Renaissance&amp;quot;, », dir. Mireille Huchon et Anne-Pascale Pouey-Mounou.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L'atelier XVIe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne; Université Lille 3, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intelligence des Antiques : la fabrication de l'Antiquité dans les tapisseries de Rubens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "L'Antiquité des Autres", Université Paris-Diderot - Paris 7, Paris, 4-5 avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075025v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'antique des modernes : connaître en détail, connaître par le détail</w:t>
               </w:r>
@@ -4795,51 +4795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachel.darmon@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03224241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/minisite_25/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100617710#" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-profane-et-le-sacre-dans-l-europe-latine-ve-xvie-siecles-transmettre-un-savoir-sur-les-dieux-paiens-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/7235-9782600060042.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inqualifiables-fureurs-poetique-des-invocations-inspirees-aux-xvie-et-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachel.darmon@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03224241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/minisite_25/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100617710#" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-profane-et-le-sacre-dans-l-europe-latine-ve-xvie-siecles-transmettre-un-savoir-sur-les-dieux-paiens-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/7235-9782600060042.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inqualifiables-fureurs-poetique-des-invocations-inspirees-aux-xvie-et-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>