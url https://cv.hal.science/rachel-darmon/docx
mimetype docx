--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -654,162 +654,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot;La Muse s’amuse. Figures insolites de la Muse à la Renaissance&amp;quot; par Perrine Galand et Anne-Pascale Pouey-Mounou</w:t>
-[...64 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Traités sur les dieux et pratiques mythographiques de la première modernité : tradition et actualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.163-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01471549v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;La Muse s’amuse. Figures insolites de la Muse à la Renaissance&amp;quot; par Perrine Galand et Anne-Pascale Pouey-Mounou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01486610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1093,178 +1093,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du legs gréco-latin à la fable française : l'acclimatation vernaculaire de Conti par Montlyard et Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mythologie de Natale Conti éditée par Jean Baudoin, Livre I (1627)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-244, 2020, 978-2-37496-101-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transmettre un savoir sur les dieux païens à la Renaissance. L'entreprise mythographique de Georgius Pictorius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Profane et le sacré dans l’Europe latine (Ve-XVIe siècles), dir. C. Heid, M. Deramaix et O. Pédeflous, Paris, Classiques Garnier, 2020, p. 379-392.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-406-09146-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02461732v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02948218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La mythologie au mont de Sophie ou les formes de savoir dans tous leurs états »</w:t>
               </w:r>
@@ -1580,208 +1580,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Desbois-Ientile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vintenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire à la Renaissance : à la croisée des genres et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Editions Classiques Garnier, pp.7-30, 2016, Études et essais sur la Renaissance. Série Éthique et poétique des genres, 978-2812460395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un empire romain cosmopolite ? Mythologie, théologie et politique chez Dante, Pictorius et Herold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ralph Hafner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythographie in Der Neuzeit: Modelle Und Methoden in Literatur, Kunst Und Wissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitatsverlag Winter, pp.77-93, 2016, 978-3825366704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464217v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-01464232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mythographie comme écriture de la variatio : métamorphoses poétiques de l'unité divine au XVIe siècle</w:t>
               </w:r>
@@ -2322,165 +2322,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythologie, guerres de religion et migrations européennes : France, Italie et Saint-Empire romain germanique</w:t>
+                <w:t xml:space="preserve">Introduction à la journée d'étude internationale &amp;quot;Migrations des mythes dans l'aire européenne de la première modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations des mythes dans l'aire européenne de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-IRCL (UMR5186), Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01464329v1</w:t>
+                <w:t xml:space="preserve">halshs-01464321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la journée d'étude internationale &amp;quot;Migrations des mythes dans l'aire européenne de la première modernité</w:t>
+                <w:t xml:space="preserve">Mythologie, guerres de religion et migrations européennes : France, Italie et Saint-Empire romain germanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations des mythes dans l'aire européenne de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS-IRCL (UMR5186), Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01464321v1</w:t>
+                <w:t xml:space="preserve">halshs-01464329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermétisme et plaisir des masses : le succès paradoxal de Dan Brown</w:t>
               </w:r>
@@ -3508,234 +3508,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mythes des Anciens ou la transmission d'une mémoire plurielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e rencontres doctorales Paris-Diderot : "L'humain et les humanités dans les Lettres, les sciences humaines et les arts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris VII- Diderot, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traités humanistes sur les noms des dieux païens : entre herméneutique et pragmatique de la dénomination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire annuel "Antiquité au présent", thème : "Les jeux de langage dans l'antiquité grecque et romaine : poésie rituelle et productions lettrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ANHIMA, Université Paris 7 Diderot, Dec 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01484424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collecter des fragments dispersés : l’enquête mythographique au temps des humanistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythe(s) : construction, traduction, interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris VII- Diderot, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471562v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01487813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe comme magasin à récits ?</w:t>
               </w:r>
@@ -4795,51 +4795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachel.darmon@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03224241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/minisite_25/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100617710#" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-profane-et-le-sacre-dans-l-europe-latine-ve-xvie-siecles-transmettre-un-savoir-sur-les-dieux-paiens-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/7235-9782600060042.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inqualifiables-fureurs-poetique-des-invocations-inspirees-aux-xvie-et-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachel.darmon@univ-montp3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Darmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600063418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03224241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/minisite_25/catalogue/collections/heritages-critiques/heritages-critiques,15615,26868.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vintenon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois-Ientile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/cliothemis.449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Desbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laim&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2013.3327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100617710#" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-profane-et-le-sacre-dans-l-europe-latine-ve-xvie-siecles-transmettre-un-savoir-sur-les-dieux-paiens-a-la-renaissance.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/fr/7235-9782600060042.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/renaissance-imaginaire-la-reception-de-la-renaissance-dans-la-culture-contemporaine.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09160-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inqualifiables-fureurs-poetique-des-invocations-inspirees-aux-xvie-et-xviie-siecles.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471570v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>