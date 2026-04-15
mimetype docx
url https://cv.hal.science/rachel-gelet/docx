--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -826,248 +826,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of internal erosion based on mixture theory: General framework and a case study of soil suffusion</w:t>
+                <w:t xml:space="preserve">A study of suffusion kinetics inspired from experimental data: comparison of three different approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan‐anh Bui</w:t>
+                <w:t xml:space="preserve">A. Kodieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Z. Fino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2981⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.347-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-01016-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167972v1</w:t>
+                <w:t xml:space="preserve">hal-04167955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of suffusion kinetics inspired from experimental data: comparison of three different approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kodieh</w:t>
+                <w:t xml:space="preserve">Modelling of internal erosion based on mixture theory: General framework and a case study of soil suffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan‐anh Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Z. Fino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (2), pp.347-365. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (15), pp.2407-2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-020-01016-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167955v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess the suffusion susceptibility of low permeability core soils in compacted dams based on construction data</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546299v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Oli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02573-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2025.100657" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2022.100313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Kodieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633611v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167972v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Bui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2981" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodieh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. Fino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01016-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Konrad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1474386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Khalili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D05B82E2A0F9358127F44FD1B53BD09622C9FC2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546299v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Oli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-025-02573-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2025.100657" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2022.100313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Kodieh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633611v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Sciarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. Fino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01016-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan&#8208;anh Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingran Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Konrad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1474386" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Benkemoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Khalili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D05B82E2A0F9358127F44FD1B53BD09622C9FC2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2011.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>