--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1269,442 +1269,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215014v1</w:t>
+                <w:t xml:space="preserve">halshs-04692511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22, pp.347-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.347-222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04692511v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des différentes proximités pour construire des relations d’affaires dans un cluster. Le cas du SPL Mecanic Vallée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedentary behavior, physical inactivity and body composition in relation to idiopathic infertility among men and women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294018v1</w:t>
+                <w:t xml:space="preserve">hal-02628070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedentary behavior, physical inactivity and body composition in relation to idiopathic infertility among men and women</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des différentes proximités pour construire des relations d’affaires dans un cluster. Le cas du SPL Mecanic Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bezzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628070v1</w:t>
+                <w:t xml:space="preserve">hal-02294018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi rester en « ville moyenne » ? Le cas d’entreprises agroalimentaires d’Occitanie</w:t>
               </w:r>
@@ -2255,377 +2255,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation des objectifs technico-économiques et environnementaux au sein de projets d'éco-innovations : le cas de la filière bois aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex product and supplier interfaces in aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+                <w:t xml:space="preserve">Ayshe Cagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Oltra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïder Saint Jean</w:t>
+                <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (6), pp.717 - 732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17410381211253308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646321v1</w:t>
+                <w:t xml:space="preserve">halshs-00846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex product and supplier interfaces in aeronautics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les innovations environnementales dans la filière bois en Aquitaine : une analyse en termes de compromise technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Med Kechidi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00846606v1</w:t>
+                <w:t xml:space="preserve">hal-00650894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations environnementales dans la filière bois en Aquitaine : une analyse en termes de compromise technologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">L'articulation des objectifs technico-économiques et environnementaux au sein de projets d'éco-innovations : le cas de la filière bois aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+              <w:t xml:space="preserve">, 2012, 2ème trimestre (138), pp.9-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650894v1</w:t>
+                <w:t xml:space="preserve">hal-00646321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement pour une filière fondée sur le partage d'une ressource localisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement pour une filière fondée sur le partage d'une ressource localisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.469-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a common resource in a sustainable development context: the case of a wood innovation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRI - Spring of innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Athènes, Greece. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4002,191 +4002,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les territoires de la recherche en ville moyenne : entre ancrage sur les territoires et intégration dans des réseaux collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.297-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794222v1</w:t>
+                <w:t xml:space="preserve">hal-01353662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de la recherche en ville moyenne : entre ancrage sur les territoires et intégration dans des réseaux collaboratifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One tool fits all? SMEs in inter-organizational networks for innovation: positions and collaborative patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2016 - En quête de territoire(s) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2016, Grenoble, France. pp.297-303</w:t>
+              <w:t xml:space="preserve">3. Geography of Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353662v1</w:t>
+                <w:t xml:space="preserve">hal-02794222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
               </w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a common resource in a perspective of sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4867,51 +4867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoinnovations: an answer to the Aquitaine wood filière irreversibilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage d'une ressource naturelle dans une perspective de développement durable : le cas du système d'innovation de la filière bois Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6686,103 +6686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotechnologies et développement durable : une analyse socio-économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7207,51 +7207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les firmes-pivots dans le secteur aéronautique régional : le plan Power 8 et les reconfigurations du réseau de sous-traitants Aquitains et Midi-pyrénéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Med Kechidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,51 +7505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A52F5E34"/>
+    <w:nsid w:val="620305C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7736,51 +7736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-levy-ep-cohen-selmoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094645353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Maretz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-10-2023-0482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04517428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bezzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-07-2023-0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04125116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2010.03.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J15649SL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bureth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2007.012360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-007-9044-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JP9XP0V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei245" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03200615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghorbani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839404683-011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818471v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-levy-ep-cohen-selmoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094645353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Maretz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-10-2023-0482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04517428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bezzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-07-2023-0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04125116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2010.03.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J15649SL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bureth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2007.012360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-007-9044-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JP9XP0V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei245" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03200615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghorbani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839404683-011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818471v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>