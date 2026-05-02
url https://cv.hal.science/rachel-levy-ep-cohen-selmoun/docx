--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1269,226 +1269,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22, pp.347-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.347-222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04692511v1</w:t>
+                <w:t xml:space="preserve">hal-03215014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.18.347-222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03215014v1</w:t>
+                <w:t xml:space="preserve">halshs-04692511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedentary behavior, physical inactivity and body composition in relation to idiopathic infertility among men and women</w:t>
               </w:r>
@@ -2359,273 +2359,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations environnementales dans la filière bois en Aquitaine : une analyse en termes de compromise technologiques</w:t>
+                <w:t xml:space="preserve">L'articulation des objectifs technico-économiques et environnementaux au sein de projets d'éco-innovations : le cas de la filière bois aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oltra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+              <w:t xml:space="preserve">, 2012, 2ème trimestre (138), pp.9-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650894v1</w:t>
+                <w:t xml:space="preserve">hal-00646321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation des objectifs technico-économiques et environnementaux au sein de projets d'éco-innovations : le cas de la filière bois aquitaine</w:t>
+                <w:t xml:space="preserve">Les innovations environnementales dans la filière bois en Aquitaine : une analyse en termes de compromise technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2ème trimestre (138), pp.9-38</w:t>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646321v1</w:t>
+                <w:t xml:space="preserve">hal-00650894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement pour une filière fondée sur le partage d'une ressource localisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement pour une filière fondée sur le partage d'une ressource localisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.469-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a common resource in a sustainable development context: the case of a wood innovation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRI - Spring of innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Athènes, Greece. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a common resource in a perspective of sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4867,51 +4867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoinnovations: an answer to the Aquitaine wood filière irreversibilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage d'une ressource naturelle dans une perspective de développement durable : le cas du système d'innovation de la filière bois Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6686,90 +6686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotechnologies et développement durable : une analyse socio-économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7505,51 +7505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="620305C8"/>
+    <w:nsid w:val="10CF27DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7736,51 +7736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-levy-ep-cohen-selmoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094645353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Maretz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-10-2023-0482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04517428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bezzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-07-2023-0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04125116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2010.03.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J15649SL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bureth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2007.012360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-007-9044-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JP9XP0V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei245" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03200615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghorbani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839404683-011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818471v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-levy-ep-cohen-selmoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094645353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Maretz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-10-2023-0482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04517428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bezzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-07-2023-0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04125116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2010.03.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J15649SL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bureth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2007.012360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-007-9044-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JP9XP0V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei245" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03200615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghorbani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839404683-011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818471v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>