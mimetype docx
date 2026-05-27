--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -446,443 +446,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Agricultural Education Students: &amp;quot;Intermediaries&amp;quot; in the Fight against Climate Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional cooperative banks, ecosystems and small and medium-sized enterprise financing: the importance of cognitive, social and geographic proximities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bezzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Labrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJSHE-10-2023-0482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JSBED-07-2023-0337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570297v1</w:t>
+                <w:t xml:space="preserve">hal-04517428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional cooperative banks, ecosystems and small and medium-sized enterprise financing: the importance of cognitive, social and geographic proximities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignement agricole et ses publics face au défi du changement climatique : quelles croyances ? Pour quels modes d’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business and Enterprise Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JSBED-07-2023-0337⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.191-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517428v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement agricole et ses publics face au défi du changement climatique : quelles croyances ? Pour quels modes d’action ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction - Comment appréhender les transitions soutenables des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11w15⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2-3), pp.147-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ges.2024.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810458v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Comment appréhender les transitions soutenables des territoires ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Agricultural Education Students: &amp;quot;Intermediaries&amp;quot; in the Fight against Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre del Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (2-3), pp.147-164. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (8), pp.2040-2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ges.2024.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJSHE-10-2023-0482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739177v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles études empiriques sur les clusters ? L’apport d’une vision interdisciplinaire</w:t>
               </w:r>
@@ -946,51 +946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation ouverte est-elle adaptée aux villes moyennes ? Le cas de 14 innovations ouvertes de petites et moyennes entreprises (PME) agroalimentaires du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Labrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1165,51 +1165,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME dans le réseau d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
+                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
@@ -1218,206 +1218,197 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (5), pp.61-73. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215059v1</w:t>
+                <w:t xml:space="preserve">halshs-04692511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire de projets collaboratifs innovants dans le secteur agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Intermédiation territoriale : des lieux, des liens, des réseaux, des acteurs, 22, pp.347-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.18.347-222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME dans les réseaux d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
+                <w:t xml:space="preserve">Les PME dans le réseau d’innovation des pôles de compétitivité français : position et structuration des collaborations récurrentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
@@ -1426,69 +1417,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075480ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04692511v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedentary behavior, physical inactivity and body composition in relation to idiopathic infertility among men and women</w:t>
               </w:r>
@@ -1621,51 +1621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des différentes proximités pour construire des relations d’affaires dans un cluster. Le cas du SPL Mecanic Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bezzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1703,51 +1703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi rester en « ville moyenne » ? Le cas d’entreprises agroalimentaires d’Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Labrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 368 avril-juin 2019, pp.35/54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2078,204 +2078,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production scientifique universitaire dans les villes françaises petites et moyennes (1980-2009)</w:t>
+                <w:t xml:space="preserve">Diversity and location of knowledge production in small cities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (2013/2)</w:t>
+              <w:t xml:space="preserve">City, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00860442v1</w:t>
+                <w:t xml:space="preserve">halshs-00862361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and location of knowledge production in small cities in France</w:t>
+                <w:t xml:space="preserve">La production scientifique universitaire dans les villes françaises petites et moyennes (1980-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City, Culture and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, p</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (2013/2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862361v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00860442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex product and supplier interfaces in aeronautics</w:t>
               </w:r>
@@ -2359,273 +2359,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation des objectifs technico-économiques et environnementaux au sein de projets d'éco-innovations : le cas de la filière bois aquitaine</w:t>
+                <w:t xml:space="preserve">Les innovations environnementales dans la filière bois en Aquitaine : une analyse en termes de compromise technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vanessa Oltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2ème trimestre (138), pp.9-38</w:t>
+              <w:t xml:space="preserve">, 2012, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646321v1</w:t>
+                <w:t xml:space="preserve">hal-00650894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations environnementales dans la filière bois en Aquitaine : une analyse en termes de compromise technologiques</w:t>
+                <w:t xml:space="preserve">L'articulation des objectifs technico-économiques et environnementaux au sein de projets d'éco-innovations : le cas de la filière bois aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oltra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, à paraître</w:t>
+              <w:t xml:space="preserve">, 2012, 2ème trimestre (138), pp.9-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650894v1</w:t>
+                <w:t xml:space="preserve">hal-00646321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement pour une filière fondée sur le partage d'une ressource localisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement pour une filière fondée sur le partage d'une ressource localisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.469-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2754,51 +2754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a common resource in a sustainable development context: the case of a wood innovation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2942,636 +2942,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Reasons for Patenting : Between Exclusion and Coordination Rationales</w:t>
+                <w:t xml:space="preserve">Le rôle du brevet dans les biotechnologies: Le cas de la BioValley du Rhin Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bureth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pénin</w:t>
+                <w:t xml:space="preserve">Julien Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economia &amp; Lavoro - Rivista di politica economica, sociologia e relazioni industriali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.19-46</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279139v1</w:t>
+                <w:t xml:space="preserve">hal-00279036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du brevet dans les biotechnologies: Le cas de la BioValley du Rhin Supérieur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do academic laboratories correspond to scientific communities ? Evidence from a large European University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Penin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wolff</w:t>
+                <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology and Globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (1), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTG.2007.012360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279036v1</w:t>
+                <w:t xml:space="preserve">hal-00278722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do academic laboratories correspond to scientific communities ? Evidence from a large European University</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic Reasons for Patenting : Between Exclusion and Coordination Rationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bureth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Muller</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology and Globalisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economia &amp; Lavoro - Rivista di politica economica, sociologia e relazioni industriali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.19-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278722v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les doctorants CIFRE : Médiateurs entre laboratoires de recherche universitaires et entreprises</w:t>
+                <w:t xml:space="preserve">An analysis of science–industry collaborative patterns in a large European University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10961-007-9044-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279357v1</w:t>
+                <w:t xml:space="preserve">hal-00279261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of science–industry collaborative patterns in a large European University</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphatidylserine externalization in human sperm induced by calcium ionophore A23187: relationship with apoptosis, membrane scrambling and the acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Sabido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technology Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10961-007-9044-0⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (12), pp.3459-3468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dei245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00279261v1</w:t>
+                <w:t xml:space="preserve">hal-02681345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatidylserine externalization in human sperm induced by calcium ionophore A23187: relationship with apoptosis, membrane scrambling and the acrosome reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les doctorants CIFRE : Médiateurs entre laboratoires de recherche universitaires et entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dei245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02681345v1</w:t>
+                <w:t xml:space="preserve">hal-00279357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambivalence of the local practices of patenting within the BioValley network</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bureth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3939,51 +3939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRI - Spring of innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Athènes, Greece. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,286 +4166,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793098v1</w:t>
+                <w:t xml:space="preserve">hal-01604068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in (ecological) economics. Evidence of disciplinary evolution through networks of co-publications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does competitiveness cluster policy spur knowledge diffusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France. 23 p</w:t>
+              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604068v1</w:t>
+                <w:t xml:space="preserve">hal-02797326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does competitiveness cluster policy spur knowledge diffusion ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hussler</w:t>
+                <w:t xml:space="preserve">Ecological economics: Transdisciplinarity in question. A social network analysis of co-publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography of Innovation 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Utrecht, Netherlands. 13 p</w:t>
+              <w:t xml:space="preserve">Séminaire A/D, Lereps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797326v1</w:t>
+                <w:t xml:space="preserve">hal-02793098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological economics: transdisciplinarity in question. A social network analysis of co-publications</w:t>
               </w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a common resource in a perspective of sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4867,51 +4867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoinnovations: an answer to the Aquitaine wood filière irreversibilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage d'une ressource naturelle dans une perspective de développement durable : le cas du système d'innovation de la filière bois Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5031,51 +5031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of science-industry collaborative patterns in a large European University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,51 +5448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une crise économique à d’autres (1973-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5923,51 +5923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bureth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6081,208 +6081,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University-Industry Relationships and Regional Innovation Systems : Analysis of the French Procedure CIFRE</w:t>
+                <w:t xml:space="preserve">Formation doctorale en entreprise et systèmes d'innovation : le cas des bourses Cifre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t>
+              <w:t xml:space="preserve">Kyoshi Asano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seijuku shakai kyooiku kazoku koyoo shistema (Systèmes de l'enseignement, de la famille et de l'emploi dans la société mûre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo University, NTT, pp.77-103, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00279440v1</w:t>
+                <w:t xml:space="preserve">hal-00279439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation doctorale en entreprise et systèmes d'innovation : le cas des bourses Cifre</w:t>
+                <w:t xml:space="preserve">University-Industry Relationships and Regional Innovation Systems : Analysis of the French Procedure CIFRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kyoshi Asano. </w:t>
+              <w:t xml:space="preserve">Patrick Llerena; Mireille Matt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seijuku shakai kyooiku kazoku koyoo shistema (Systèmes de l'enseignement, de la famille et de l'emploi dans la société mûre)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation Policy in a Knowledge-Based Economy : Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.193-219, 2005, 978-3-540-26452-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-26452-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279439v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Suarez-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6624,51 +6624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de connaissances scientifiques dans les villes petites et moyennes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6686,90 +6686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotechnologies et développement durable : une analyse socio-économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Oltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7505,51 +7505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10CF27DB"/>
+    <w:nsid w:val="4B74B461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7736,51 +7736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-levy-ep-cohen-selmoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094645353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Maretz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-10-2023-0482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04517428v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bezzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-07-2023-0337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04125116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862361v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2010.03.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J15649SL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bureth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2007.012360" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-007-9044-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JP9XP0V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei245" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03200615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghorbani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839404683-011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818471v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-levy-ep-cohen-selmoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-7849" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094645353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre del Corso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atidegla Capo S&#233;raphin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bah&#233; Komi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2626317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Maretz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04517428v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bezzon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSBED-07-2023-0337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810458v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w15" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-10-2023-0482" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04125116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.347-222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075480ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210770" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117260v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12170" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01524713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.162.0289" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pollet-Villard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2015-0034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00860442v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshe Cagli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Kechidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410381211253308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650894v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oltra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.113.0469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2010.03.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J15649SL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.1686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279036v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bureth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Penin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Wolff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTG.2007.012360" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-007-9044-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JP9XP0V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sabido" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei245" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278621v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353662v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604068v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390755v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bongrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Elfassy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuntigh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03200615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazeaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hattab-Christmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghorbani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839404683-011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26452-3_8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03646744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Suarez-Moya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Loirette-Baldit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085016v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818471v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;cue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02078782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>