--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -744,341 +744,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requalification des friches industrielles et densification des zones d'activités par le logement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Touati, Anastasia; Crozy, Jérôme. </w:t>
+              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La densification résidentielle au service du renouvellement urbain : filières, stratégies et outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la Documentation française, pp.135-146, 2015, 978-2-11-009943-3</w:t>
+              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01148353v1</w:t>
+                <w:t xml:space="preserve">halshs-01199396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requalification des friches industrielles et densification des zones d'activités par le logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touati, Anastasia; Crozy, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">La densification résidentielle au service du renouvellement urbain : filières, stratégies et outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Documentation française, pp.135-146, 2015, 978-2-11-009943-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01212146v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Besson</w:t>
+                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moniteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01199396v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs publics d’innovation à Grenoble, Nantes et Rennes : entre mise en réseau et projets d’aménagement</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Campagnac-Asche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de la connaissance : une dynamique métropolitaine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, pp.83-110, 2015, POPSU, 978-2-281-11964-0</w:t>
@@ -2802,51 +2802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressorts territoriaux de l'économie de la connaissance. Le cas de l'agglomération grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6A615DF"/>
+    <w:nsid w:val="DA8D05DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-linossier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3201-8464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112289398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Abihssira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/concilier-developpement-productif-et-transition-a2911.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rei.181.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariasine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356525v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-linossier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3201-8464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112289398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Abihssira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/concilier-developpement-productif-et-transition-a2911.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rei.181.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariasine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356525v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>