--- v1 (2026-04-01)
+++ v2 (2026-04-24)
@@ -744,466 +744,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
+                <w:t xml:space="preserve">Dispositifs publics d’innovation à Grenoble, Nantes et Rennes : entre mise en réseau et projets d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Demaziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Besson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Campagnac-Asche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">Économie de la connaissance : une dynamique métropolitaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.83-110, 2015, POPSU, 978-2-281-11964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01199396v1</w:t>
+                <w:t xml:space="preserve">halshs-01247554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requalification des friches industrielles et densification des zones d'activités par le logement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Touati, Anastasia; Crozy, Jérôme. </w:t>
+              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La densification résidentielle au service du renouvellement urbain : filières, stratégies et outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la Documentation française, pp.135-146, 2015, 978-2-11-009943-3</w:t>
+              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148353v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requalification des friches industrielles et densification des zones d'activités par le logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touati, Anastasia; Crozy, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">La densification résidentielle au service du renouvellement urbain : filières, stratégies et outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Documentation française, pp.135-146, 2015, 978-2-11-009943-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01212146v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs publics d’innovation à Grenoble, Nantes et Rennes : entre mise en réseau et projets d’aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demaziere</w:t>
+                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fache</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Campagnac-Asche. </w:t>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie de la connaissance : une dynamique métropolitaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Moniteur, pp.83-110, 2015, POPSU, 978-2-281-11964-0</w:t>
+              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moniteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247554v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystème local d’innovation et gouvernance des projets urbains : observations à partir du cas grenoblois</w:t>
               </w:r>
@@ -1256,345 +1256,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-production public/privé dans les projets urbains</w:t>
+                <w:t xml:space="preserve">La Cité Internationale de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Boino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon La production de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Parenthèses, pp.144-171, 2009</w:t>
+              <w:t xml:space="preserve">, Parenthèses, pp.172-193, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00447534v1</w:t>
+                <w:t xml:space="preserve">halshs-00447519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire économie : Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">La co-production public/privé dans les projets urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Bourdin, R. Prost. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Boino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets et stratégies urbaines : regards comparatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parenthèses, pp.70-81, 2009, Collection La ville en train de se faire</w:t>
+              <w:t xml:space="preserve">Lyon La production de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parenthèses, pp.144-171, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01278562v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00447534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertus et limites de la taxe professionnelle unique pour la conduite du développement économique local : le cas du Grand Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnaire économie : Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelof Verhage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plan Urbanisme Construction Architecture/PUCA. </w:t>
+              <w:t xml:space="preserve">A. Bourdin, R. Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercommunalité : politique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation Française, pp.179-198, 2009</w:t>
+              <w:t xml:space="preserve">Projets et stratégies urbaines : regards comparatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parenthèses, pp.70-81, 2009, Collection La ville en train de se faire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380636v1</w:t>
+                <w:t xml:space="preserve">halshs-01278562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cité Internationale de Lyon</w:t>
+                <w:t xml:space="preserve">Vertus et limites de la taxe professionnelle unique pour la conduite du développement économique local : le cas du Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul Boino. </w:t>
+              <w:t xml:space="preserve">Plan Urbanisme Construction Architecture/PUCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon La production de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parenthèses, pp.172-193, 2009</w:t>
+              <w:t xml:space="preserve">Intercommunalité : politique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation Française, pp.179-198, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00447519v1</w:t>
+                <w:t xml:space="preserve">halshs-00380636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2181,252 +2181,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effacer, conserver, transformer, valoriser</w:t>
+                <w:t xml:space="preserve">Entre conflits et synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Zepf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (159), pp.4-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380649v1</w:t>
+                <w:t xml:space="preserve">halshs-00380654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre conflits et synergies</w:t>
+                <w:t xml:space="preserve">Effacer, conserver, transformer, valoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Zepf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 97, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2004.2573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00380654v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00380649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2802,51 +2802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressorts territoriaux de l'économie de la connaissance. Le cas de l'agglomération grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA8D05DB"/>
+    <w:nsid w:val="F0DE4449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-linossier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3201-8464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112289398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Abihssira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/concilier-developpement-productif-et-transition-a2911.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148353v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rei.181.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariasine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356525v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-linossier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3201-8464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112289398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Abihssira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/concilier-developpement-productif-et-transition-a2911.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rei.181.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariasine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356525v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>