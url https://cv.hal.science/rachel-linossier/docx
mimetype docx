--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -744,466 +744,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs publics d’innovation à Grenoble, Nantes et Rennes : entre mise en réseau et projets d’aménagement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requalification des friches industrielles et densification des zones d'activités par le logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Campagnac-Asche. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touati, Anastasia; Crozy, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie de la connaissance : une dynamique métropolitaine ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Moniteur, pp.83-110, 2015, POPSU, 978-2-281-11964-0</w:t>
+              <w:t xml:space="preserve">La densification résidentielle au service du renouvellement urbain : filières, stratégies et outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Documentation française, pp.135-146, 2015, 978-2-11-009943-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01247554v1</w:t>
+                <w:t xml:space="preserve">halshs-01148353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Besson</w:t>
+                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moniteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01199396v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01212146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requalification des friches industrielles et densification des zones d'activités par le logement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la technopole à l'équilibre métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Touati, Anastasia; Crozy, Jérôme. </w:t>
+              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La densification résidentielle au service du renouvellement urbain : filières, stratégies et outils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la Documentation française, pp.135-146, 2015, 978-2-11-009943-3</w:t>
+              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.25-68, 2015, 978-2-281-11894-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01148353v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction sociale de la métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Ambrosino</w:t>
+                <w:t xml:space="preserve">Dispositifs publics d’innovation à Grenoble, Nantes et Rennes : entre mise en réseau et projets d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demaziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Houllier-Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Campagnac-Asche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.10-21, 2015, 978-2-281-11894-0</w:t>
+              <w:t xml:space="preserve">Économie de la connaissance : une dynamique métropolitaine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Moniteur, pp.83-110, 2015, POPSU, 978-2-281-11964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01212146v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystème local d’innovation et gouvernance des projets urbains : observations à partir du cas grenoblois</w:t>
               </w:r>
@@ -1256,345 +1256,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cité Internationale de Lyon</w:t>
+                <w:t xml:space="preserve">La co-production public/privé dans les projets urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Boino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon La production de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Parenthèses, pp.172-193, 2009</w:t>
+              <w:t xml:space="preserve">, Parenthèses, pp.144-171, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00447519v1</w:t>
+                <w:t xml:space="preserve">halshs-00447534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La co-production public/privé dans les projets urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnaire économie : Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roelof Verhage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Paul Boino. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bourdin, R. Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon La production de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parenthèses, pp.144-171, 2009</w:t>
+              <w:t xml:space="preserve">Projets et stratégies urbaines : regards comparatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parenthèses, pp.70-81, 2009, Collection La ville en train de se faire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00447534v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire économie : Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertus et limites de la taxe professionnelle unique pour la conduite du développement économique local : le cas du Grand Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Bourdin, R. Prost. </w:t>
+              <w:t xml:space="preserve">Plan Urbanisme Construction Architecture/PUCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets et stratégies urbaines : regards comparatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parenthèses, pp.70-81, 2009, Collection La ville en train de se faire</w:t>
+              <w:t xml:space="preserve">Intercommunalité : politique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation Française, pp.179-198, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01278562v1</w:t>
+                <w:t xml:space="preserve">halshs-00380636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertus et limites de la taxe professionnelle unique pour la conduite du développement économique local : le cas du Grand Lyon</w:t>
+                <w:t xml:space="preserve">La Cité Internationale de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Plan Urbanisme Construction Architecture/PUCA. </w:t>
+              <w:t xml:space="preserve">Paul Boino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercommunalité : politique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation Française, pp.179-198, 2009</w:t>
+              <w:t xml:space="preserve">Lyon La production de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parenthèses, pp.172-193, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380636v1</w:t>
+                <w:t xml:space="preserve">halshs-00447519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2181,252 +2181,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00380633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre conflits et synergies</w:t>
+                <w:t xml:space="preserve">Effacer, conserver, transformer, valoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Zepf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 97, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2004.2573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00380654v1</w:t>
+                <w:t xml:space="preserve">halshs-00380649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effacer, conserver, transformer, valoriser</w:t>
+                <w:t xml:space="preserve">Entre conflits et synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roelof Verhage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Zepf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DISP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (159), pp.4-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aru.2004.2573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00380649v1</w:t>
+                <w:t xml:space="preserve">halshs-00380654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2802,51 +2802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressorts territoriaux de l'économie de la connaissance. Le cas de l'agglomération grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3755,51 +3755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0DE4449"/>
+    <w:nsid w:val="EFA2A0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +3986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-linossier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3201-8464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112289398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Abihssira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/concilier-developpement-productif-et-transition-a2911.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rei.181.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2573" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariasine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356525v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-linossier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3201-8464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112289398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article4221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993709v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Abihssira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nugue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/concilier-developpement-productif-et-transition-a2911.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05322144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Urban-University-and-the-Knowledge-Economy-New-Spaces-of-Interaction/Ingallina/p/book/9781138794924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bazzoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jacot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Houllier-Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rei.181.0133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.409-427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Menez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2004.2573" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassi Giulia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Callens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hattet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05375193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mariasine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00356525v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>