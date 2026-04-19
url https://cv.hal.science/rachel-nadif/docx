--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -66,15229 +66,15272 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PM2.5, Black Carbon and NO2 associations with rhinitis and asthma multimorbidity in adults: The Constances Cohort</w:t>
+                <w:t xml:space="preserve">Geographical and environmental contexts associated with mould contamination in dwellings in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savouré</w:t>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Lequy</w:t>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (3), pp.621-629.e2. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 290, pp.114163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.12.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.114163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462701v1</w:t>
+                <w:t xml:space="preserve">inserm-05569836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
+                <w:t xml:space="preserve">PM2.5, Black Carbon and NO2 associations with rhinitis and asthma multimorbidity in adults: The Constances Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Saade</w:t>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Émeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (3), pp.621-629.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2025.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05264333v1</w:t>
+                <w:t xml:space="preserve">hal-05462701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for the Development of the Allergic Rhinitis and Its Impact on Asthma ( ARIA )‐EAACI 2024–2025 Guidelines: From Evidence‐to‐Decision Frameworks to Digitalised Shared Decision‐Making Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Sousa-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Rafael José Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Holger Schünemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bex</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Torsten Zuberbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (2), pp.427-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/all.70100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143008v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the Development of the Allergic Rhinitis and Its Impact on Asthma ( ARIA )‐EAACI 2024–2025 Guidelines: From Evidence‐to‐Decision Frameworks to Digitalised Shared Decision‐Making Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Torsten Zuberbier</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.70100⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527471v1</w:t>
+                <w:t xml:space="preserve">hal-05143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired serum neutralization and death in Omicron-infected critically ill patients: insights from the French SEVARVIR prospective, multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (1), pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40635-025-00831-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l'air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Orsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.89-89. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034533v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Detection of Anti‐IFN‐α2 Autoantibodies Using a New Automated VIDAS Assay Prototype</w:t>
+                <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l'air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pons</w:t>
+                <w:t xml:space="preserve">L Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Generenaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Bastard</w:t>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202451516⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.89-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235417v1</w:t>
+                <w:t xml:space="preserve">hal-05034533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Classes in MASK-air Users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Sousa-Pinto</w:t>
+                <w:t xml:space="preserve">Rapid Detection of Anti‐IFN‐α2 Autoantibodies Using a New Automated VIDAS Assay Prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Generenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Savouré</w:t>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rj Vieira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t>
+                <w:t xml:space="preserve">Anne Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18176/jiaci.1047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202451516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923769v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-cigarette use in young adults and adolescents: not so safe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Classes in MASK-air Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Sousa-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rj Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thorax-2023-220783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigational Allergology and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18176/jiaci.1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04427340v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-cigarette use in young adults and adolescents: not so safe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varraso R</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.110-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thorax-2023-220783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770959v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04427340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood basophils and asthma among participants from &amp;lt;scp&amp;gt;CONSTANCES&amp;lt;/scp&amp;gt;, the French population‐based cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Changes in household use of disinfectant and cleaning products during the first lockdown period in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varraso R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Henny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ribet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.2691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.16093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20202-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567467v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinitis associated with asthma is distinct from rhinitis alone: The ARIA-MeDALL hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood basophils and asthma among participants from &amp;lt;scp&amp;gt;CONSTANCES&amp;lt;/scp&amp;gt;, the French population‐based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Henny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Togias</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 78 (5), pp.1169-1203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15679⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.16093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260421v1</w:t>
+                <w:t xml:space="preserve">hal-04567467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma is associated with increased severity and duration of rhinitis: A study with the Allergic Rhinitis and its Impact on Asthma classes in the Constances cohort</w:t>
+                <w:t xml:space="preserve">Blood inflammatory phenotypes and clinical characteristics as determinants of persistent asthma in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savouré</w:t>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celinie Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clt2.12316⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (suppl 67), pp.PA2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313616v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04353706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation and occurrence of respiratory infections among adults with newly diagnosed asthma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification by cluster analysis of patients with asthma and nasal symptoms using the MASK-air® mHealth app</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritta S. Jaakkola</w:t>
+                <w:t xml:space="preserve">B. Sousa-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taina K. Lajunen</w:t>
+                <w:t xml:space="preserve">J.M. Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aino K. Rantala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">R. Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouni J.K. Jaakkola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Brussino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.140. </w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.292-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12890-023-02413-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2022.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106274v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitally‐enabled, patient‐centred care in rhinitis and asthma multimorbidity: The ARIA‐MASK‐air ® approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Adherence to inhaled corticosteroids and long-acting β2-agonists in asthma: A MASK-air study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Sousa-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Anto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t>
+                <w:t xml:space="preserve">Renaud E. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bedbrook</w:t>
+                <w:t xml:space="preserve">Josep María Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sá-Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clt2.12215⟩</w:t>
+              <w:t xml:space="preserve">Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2023.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993712v1</w:t>
+                <w:t xml:space="preserve">hal-04195104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma burden according to treatment steps in the French population-based cohort CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabry-Vendrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmed.2022.107057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma thymic stromal lymphopoietin (TSLP) in adults with non-severe asthma: the EGEA study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+                <w:t xml:space="preserve">Digitally‐enabled, patient‐centred care in rhinitis and asthma multimorbidity: The ARIA‐MASK‐air ® approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamal Achour</w:t>
+                <w:t xml:space="preserve">Josep Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Sousa-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Zerimech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Anna Bedbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thorax-2022-219192⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clt2.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302695v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinitis phenotypes and multimorbidities in the general population: the CONSTANCES cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Plasma thymic stromal lymphopoietin (TSLP) in adults with non-severe asthma: the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Renuy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Nadai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00943-2022⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thorax-2022-219192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04052291v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an electronic daily control score for asthma (e-DASTHMA): a real-world direct patient data study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rute Alexandra Borges Almeida</w:t>
+                <w:t xml:space="preserve">Asthma is associated with increased severity and duration of rhinitis: A study with the Allergic Rhinitis and its Impact on Asthma classes in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2589-7500(23)00020-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Clinical and Translational Allergy, 13 (11), pp.e12316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clt2.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193721v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisissures de l’air intérieur et endotypes d’asthme (MOLDASTH)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Occupation and occurrence of respiratory infections among adults with newly diagnosed asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritta S. Jaakkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taina K. Lajunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino K. Rantala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni J.K. Jaakkola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-023-02413-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04230700v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between greenness and rhinitis in the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Rhinitis associated with asthma is distinct from rhinitis alone: The ARIA-MeDALL hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Melén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tari Haahtela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Koppelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Togias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/isee.2023.op-096⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (5), pp.1169-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457775v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood inflammatory phenotypes and clinical characteristics as determinants of persistent asthma in the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Development and validation of an electronic daily control score for asthma (e-DASTHMA): a real-world direct patient data study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Sousa-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Isabel Oliveira Jácome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Margarida Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Soares Regateiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute Alexandra Borges Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA2077⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.e227-e238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2589-7500(23)00020-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04353706v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by cluster analysis of patients with asthma and nasal symptoms using the MASK-air® mHealth app</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Brussino</w:t>
+                <w:t xml:space="preserve">Rhinitis phenotypes and multimorbidities in the general population: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Renuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (2), pp.2200943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00943-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pulmoe.2022.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04260452v1</w:t>
+                <w:t xml:space="preserve">inserm-04052291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to inhaled corticosteroids and long-acting β2-agonists in asthma: A MASK-air study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moisissures de l’air intérieur et endotypes d’asthme (MOLDASTH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulmonology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.35-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195104v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04230700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel genes influencing eosinophil-specific protein levels in asthma families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Lavoie</w:t>
+                <w:t xml:space="preserve">Associations between greenness and rhinitis in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Altucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.05.017⟩</w:t>
+              <w:t xml:space="preserve">ISEE Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Environmental Health Perspectives, 2023 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2023.op-096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281822v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood eosinophil cationic protein and eosinophil-derived neurotoxin are associated with different asthma expression and evolution in adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Nadai</w:t>
+                <w:t xml:space="preserve">Worldwide prevalence of rhinitis in adults: A review of definitions and temporal evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni Jaakkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritta Jaakkola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2021-217343⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e12130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clt2.12130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703604v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302942v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
+                <w:t xml:space="preserve">Blood eosinophil cationic protein and eosinophil-derived neurotoxin are associated with different asthma expression and evolution in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinan Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Nadai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (6), pp.552-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2021-217343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663635v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Response to: Correspondence on “Association between occupational exposure to irritant agents and a distinct asthma endotype in adults” by Andrianjafimasy et al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.359-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2021-108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Identification of novel genes influencing eosinophil-specific protein levels in asthma families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Anne-Marie Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Just</w:t>
+                <w:t xml:space="preserve">Marie-Eve Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77 (2), pp.609-618. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (5), pp.1168-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2022.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579493v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre la TSLP plasmatique et l’asthme et la fonction ventilatoire dans l’étude EGEA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Association Study of Fluorescent Oxidation Products Accounting for Tobacco Smoking Status in Adults from the French EGEA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ibrahim</w:t>
+                <w:t xml:space="preserve">Patricia Margaritte-Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Achour</w:t>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zerimech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Siroux</w:t>
+                <w:t xml:space="preserve">Hamida Mohamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.289⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11050802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533398v1</w:t>
+                <w:t xml:space="preserve">hal-03663635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood inflammatory phenotypes were associated with distinct clinical expressions of asthma in adults from a large population-based cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103875⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604103v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor visible moulds and rhinitis in adults: The EGEA study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood inflammatory phenotypes were associated with distinct clinical expressions of asthma in adults from a large population-based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savouré</w:t>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.15525⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, pp.103875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811724v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwelling visible mould exposure increased asthma symptom score in the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association entre la TSLP plasmatique et l’asthme et la fonction ventilatoire dans l’étude EGEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Tsiavia</w:t>
+                <w:t xml:space="preserve">F. Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Fréalle</w:t>
+                <w:t xml:space="preserve">P. de Nadai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bex</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Goldberg</w:t>
+                <w:t xml:space="preserve">V. Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2022.4408⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04353884v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to ambient air pollution and asthma symptom score in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+                <w:t xml:space="preserve">Trajectories of IgE sensitization to allergen molecules from childhood to adulthood and respiratory health in the EGEA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2021-218344⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610816v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Long-term exposure to ambient air pollution and asthma symptom score in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2021-218344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide prevalence of rhinitis in adults: A review of definitions and temporal evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Dwelling visible mould exposure increased asthma symptom score in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouni Jaakkola</w:t>
+                <w:t xml:space="preserve">O Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritta Jaakkola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+                <w:t xml:space="preserve">M Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.e12130. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (suppl 66), pp.4408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/clt2.12130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2022.4408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642666v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04353884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underdiagnosis of obstructive lung disease: findings from the French CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Indoor visible moulds and rhinitis in adults: The EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01688-z⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03555247v1</w:t>
+                <w:t xml:space="preserve">hal-03811724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrianjafimasy Miora</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Demenais Florence</w:t>
+                <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401805v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire as an alternative of skin prick tests to differentiate allergic from non???allergic rhinitis in epidemiological studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Savouré</w:t>
+                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pin</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14812⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04353464v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
+                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs are present in ~4% of uninfected individuals over 70 years old and account for ~20% of COVID-19 deaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (62), pp.eabl4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abl4340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03331184v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabbage and fermented vegetables: From death rate heterogeneity in countries to candidates for mitigation strategies of severe COVID‐19</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tari Haahtela</w:t>
+                <w:t xml:space="preserve">PID1 is associated to a respiratory endotype related to occupational exposures to irritants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrianjafimasy Miora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaritte Jeannin Patricia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamdi Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Fonseca</w:t>
+                <w:t xml:space="preserve">Demenais Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76 (3), pp.735-750. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.503-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.14549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367962v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposures to PM(2.5), black carbon and NO(2) and prevalence of current rhinitis in French adults: The Constances Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Questionnaire as an alternative of skin prick tests to differentiate allergic from non???allergic rhinitis in epidemiological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106839⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (7), pp.2291-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359366v1</w:t>
+                <w:t xml:space="preserve">inserm-04353464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between specific IgE sensitization to 26 respiratory allergen molecules and HLA class II alleles in the EGEA cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pison</w:t>
+                <w:t xml:space="preserve">Underdiagnosis of obstructive lung disease: findings from the French CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14820⟩</w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01688-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03269470v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03555247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Long-term exposures to PM(2.5), black carbon and NO(2) and prevalence of current rhinitis in French adults: The Constances Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.106839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361079v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Associations between specific IgE sensitization to 26 respiratory allergen molecules and HLA class II alleles in the EGEA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Gheerbrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Provost</w:t>
+                <w:t xml:space="preserve">Christian Lupinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (8), pp.2575-2586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287424v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03269470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs are present in ~4% of uninfected individuals over 70 years old and account for ~20% of COVID-19 deaths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Philippot</w:t>
+                <w:t xml:space="preserve">Association between occupational exposure to irritant agents and a distinct asthma endotype in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abl4340⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.oemed-2020-107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2020-107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358792v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03331184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotypes identified by cluster analysis in asthmatics and non-Asthmatics and their clinical characteristics at follow-up: The case-control EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gormand</w:t>
+                <w:t xml:space="preserve">Cabbage and fermented vegetables: From death rate heterogeneity in countries to candidates for mitigation strategies of severe COVID‐19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tari Haahtela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2020-000632⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (3), pp.735-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109141v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma is associated with frailty among community-dwelling adults -the GAZEL cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The CONSTANCES Cohort Biobank: An Open Tool for Research in Epidemiology and Prevention of Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Henny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ozguler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjresp-2019-000526⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.605133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02468172v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claus Bachert</w:t>
+                <w:t xml:space="preserve">Long-term air pollution exposure is associated with increased severity of rhinitis in 2 European cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (3), pp.834-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462027v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CONSTANCES Cohort Biobank: An Open Tool for Research in Epidemiology and Prevention of Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Ozguler</w:t>
+                <w:t xml:space="preserve">Is diet partly responsible for differences in COVID-19 death rates between and within countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Iaccarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wienczyslawa Czarlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tari Haahtela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.605133⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13601-020-00323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109135v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is diet partly responsible for differences in COVID-19 death rates between and within countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asthma is associated with frailty among community-dwelling adults -the GAZEL cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tari Haahtela</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-020-00323-0⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 (1), pp.e000526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2019-000526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598013v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02468172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term air pollution exposure is associated with increased severity of rhinitis in 2 European cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Benmerad</w:t>
+                <w:t xml:space="preserve">Endotypes identified by cluster analysis in asthmatics and non-Asthmatics and their clinical characteristics at follow-up: The case-control EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Febrissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Valérie Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.11.040⟩</w:t>
+              <w:t xml:space="preserve">BMJ open respiratory research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjresp-2020-000632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565460v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Correlation between work impairment, scores of rhinitis severity and asthma using the MASK-air® App</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Almeida Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arnavielhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (7), pp.1672-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.14204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02939813v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive effect between ATPase-related genes and early-life tobacco smoke exposure on bronchial hyper-responsiveness detected in asthma-ascertained families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Margaritte-Jeannin</w:t>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Brossard</w:t>
+                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2018-211797⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02939798v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
+                <w:t xml:space="preserve">High level of fluorescent oxidation products and worsening of asthma control over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-1173-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393497v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02939813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitisation to staphylococcal enterotoxins and asthma severity: a longitudinal study in the EGEA cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Interactive effect between ATPase-related genes and early-life tobacco smoke exposure on bronchial hyper-responsiveness detected in asthma-ascertained families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Margaritte-Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sarnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00198-2019⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.254-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2018-211797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329326v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02939798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between asthma, rhinitis, and conjunctivitis multimorbidities with molecular IgE sensitization in adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Sensitisation to staphylococcal enterotoxins and asthma severity: a longitudinal study in the EGEA cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Sintobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriële Holtappels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rudolph Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.13676⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.1900198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00198-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571865v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+                <w:t xml:space="preserve">Association between asthma, rhinitis, and conjunctivitis multimorbidities with molecular IgE sensitization in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lupinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolph Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.824-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099400v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of lipid profiles in a French cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Allergic Rhinitis and its Impact on Asthma (ARIA) Phase 4 (2018): Change management in allergic rhinitis and asthma multimorbidity using mobile technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.04.220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (3), pp.864-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596576v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Perceived Health is Associated with Current use of Electronic Cigarette among Current and Former Smokers: Findings from the CONSTANCES Cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Cyr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lemogne</w:t>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000502517⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596586v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poor Perceived Health is Associated with Current use of Electronic Cigarette among Current and Former Smokers: Findings from the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wiernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheikh Alif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Cédric Lemogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (6), pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000502517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470502v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the oxidative stress play a role in the associations between outdoor air pollution and persistent asthma in adults? Findings from the EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Seasonal variations of lipid profiles in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ozguler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-019-0532-0⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286, pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2019.04.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156725v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition professionnelle aux produits de nettoyage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does the oxidative stress play a role in the associations between outdoor air pollution and persistent asthma in adults? Findings from the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-019-0532-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01916676v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor mould exposure, asthma and rhinitis: findings from systematic reviews and recent longitudinal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mould Anses Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (148), pp.170137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/16000617.0137-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between air pollution and rhinitis incidence in two European cohorts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition professionnelle aux produits de nettoyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01814823v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01916676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sIgE and sIgG to airborne atopic allergens: Coupled rather than inversely related responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
+                <w:t xml:space="preserve">Association between air pollution and rhinitis incidence in two European cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Brunekreef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.13548⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.257 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156793v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01814823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The asthma-rhinitis multimorbidity is associated with IgE polysensitization in adolescents and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">sIgE and sIgG to airborne atopic allergens: Coupled rather than inversely related responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Aalberse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lupinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.13410⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 73 (11), pp.2239-2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01801965v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor air pollution, exhaled 8-isoprostane and current asthma in adults: the EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (4), Print 2018 Apr. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.02036-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01799461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult onset asthma and interaction between genes and active tobacco smoking: The GABRIEL consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Jarvis</w:t>
+                <w:t xml:space="preserve">The asthma-rhinitis multimorbidity is associated with IgE polysensitization in adolescents and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ballardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lupinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172716⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306121v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01801965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+                <w:t xml:space="preserve">Adult onset asthma and interaction between genes and active tobacco smoking: The GABRIEL consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Vonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scholtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Postma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M F Moffatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764331v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal study of diet quality and change in asthma symptoms in adults, according to smoking status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (4), pp.562-571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114517000368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific IgE and IgG measured by the MeDALL allergen-chip depend on allergen and route of exposure: The EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
+                <w:t xml:space="preserve">Genes Interacting with Occupational Exposures to Low Molecular Weight Agents and Irritants on Adult-Onset Asthma in Three European Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.05.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (2), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01815134v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum cytokine profiles as predictors of asthma control in adults from the EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Specific IgE and IgG measured by the MeDALL allergen-chip depend on allergen and route of exposure: The EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lupinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Curin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125 (4), pp.57 - 64. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (2), pp.643 - 654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305544v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01815134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of the Development of Allergy (MeDALL): Introducing novel concepts in allergy phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Keil</w:t>
+                <w:t xml:space="preserve">Serum cytokine profiles as predictors of asthma control in adults from the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.12.940⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (4), pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784524v1</w:t>
+                <w:t xml:space="preserve">hal-04305544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress biomarkers and asthma characteristics in adults of the EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Mechanisms of the Development of Allergy (MeDALL): Introducing novel concepts in allergy phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mübeccel Akdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01193-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (2), pp.388 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2016.12.940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01814940v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitization pattern differs according to rhinitis and asthma multimorbidity in adults: the EGEA study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (4), pp.520-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cea.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01509842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic position and outdoor nitrogen dioxide (NO 2 ) exposure in Western Europe: A multi-city analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+                <w:t xml:space="preserve">Oxidative stress biomarkers and asthma characteristics in adults of the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miora Andrianjafimasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Zerimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2016.12.026⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), pp.1701193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01193-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784629v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01814940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-208375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01474548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced midexpiratory flow between 25% and 75% of forced vital capacity is associated with long-term persistence of asthma and poor asthma outcomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Socioeconomic position and outdoor nitrogen dioxide (NO 2 ) exposure in Western Europe: A multi-city analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.10.029⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.117 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885681v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women using bleach for home cleaning are at increased risk of non-allergic asthma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Blood granulocyte patterns as predictors of asthma phenotypes in adults from the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2016.06.019⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), pp.1040 - 1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00336-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306285v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant protein D, a clinical biomarker for chronic obstructive pulmonary disease with excellent discriminant values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirna Waked</w:t>
+                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hellings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bedbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Therapeutic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/etm.2016.2986⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764320v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way of systems biology and precision medicine in allergic diseases: the MeDALL success story</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Keil</w:t>
+                <w:t xml:space="preserve">Women using bleach for home cleaning are at increased risk of non-allergic asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobette Matulonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.12880⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), pp.264 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2016.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01872911v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood granulocyte patterns as predictors of asthma phenotypes in adults from the EGEA study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Forced midexpiratory flow between 25% and 75% of forced vital capacity is associated with long-term persistence of asthma and poor asthma outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Dolgopoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00336-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (6), pp.1709 - 1716.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764326v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIA 2016: Care pathways implementing emerging technologies for predictive medicine in rhinitis and asthma across the life cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Surfactant protein D, a clinical biomarker for chronic obstructive pulmonary disease with excellent discriminant values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Jounblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaima Chamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hellings</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bachert</w:t>
+                <w:t xml:space="preserve">Mirna Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13601-016-0137-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Therapeutic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.723 - 730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/etm.2016.2986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822793v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Rhinitis According to the Asthma Status in Adults Using an Unsupervised Approach in the EGEA Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
+                <w:t xml:space="preserve">Paving the way of systems biology and precision medicine in allergic diseases: the MeDALL success story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136191⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (11), pp.1513 - 1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.12880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01231006v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult lung function and long-term air pollution exposure. ESCAPE: a multicentre cohort study and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Schikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Schikowski</w:t>
+                <w:t xml:space="preserve">Anne Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Elie Carsin</w:t>
+                <w:t xml:space="preserve">Yutong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (1), pp.38-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/09031936.00130014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs génétiques et environnementaux de l’asthme et de l’allergie : synthèse des résultats de l’étude EGEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouzigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bouzigon</w:t>
+                <w:t xml:space="preserve">R. Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nadif</w:t>
+                <w:t xml:space="preserve">N. Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Moual</w:t>
+                <w:t xml:space="preserve">M.-H. Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (8), pp.822-840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are allergic multimorbidities and IgE polysensitization associated with the persistence or re-occurrence of foetal type 2 signalling? The MeDALL hypothesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Valenta</w:t>
+                <w:t xml:space="preserve">Characterization of Rhinitis According to the Asthma Status in Adults Using an Unsupervised Approach in the EGEA Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.12637⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005982v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum club cell protein 16 is associated with asymptomatic airway responsiveness in adults: Findings from the French epidemiological study on the genetics and environment of asthma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Siroux</w:t>
+                <w:t xml:space="preserve">Are allergic multimorbidities and IgE polysensitization associated with the persistence or re-occurrence of foetal type 2 signalling? The MeDALL hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/resp.12609⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (9), pp.1062--1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.12637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01353995v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene–environment interactions in the study of asthma in the postgenomewide association studies era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Serum club cell protein 16 is associated with asymptomatic airway responsiveness in adults: Findings from the French epidemiological study on the genetics and environment of asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000131⟩</w:t>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (8), pp.1198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/resp.12609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01764301v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01353995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common 16p11.2 Inversion Underlies the Joint Susceptibility to Asthma and Obesity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene–environment interactions in the study of asthma in the postgenomewide association studies era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwien A. M. Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.01.015⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.70 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ACI.0000000000000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315107v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01764301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of household cleaning products, exhaled nitric oxide and lung function in females</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00213813⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3), pp.303-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314693v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01324231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaled nitric oxide, nitrite/nitrate levels, allergy, rhinitis and asthma in the EGEA study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Rava</w:t>
+                <w:t xml:space="preserve">A Common 16p11.2 Inversion Underlies the Joint Susceptibility to Asthma and Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan R González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonu Esko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivon Cuscó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Decoster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Marta Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (2), pp.351-60. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (3), pp.361 - 372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00202413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2014.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01077107v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning and asthma characteristics in women.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Use of household cleaning products, exhaled nitric oxide and lung function in females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">M. Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (3), pp.303-11. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (3), pp.816-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.22244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00213813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01324231v1</w:t>
+                <w:t xml:space="preserve">hal-04314693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of genes for gene-environment interaction studies: a candidate pathway-based strategy using asthma as an example.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Exhaled nitric oxide, nitrite/nitrate levels, allergy, rhinitis and asthma in the EGEA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tubert-Bitter</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-56⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.351-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00202413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00843444v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01077107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of eosinophils and basophils in allergic diseases considering genetic findings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Zerimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (5), pp.507-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ACI.0b013e328364e9c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00880260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution and asthma control in the Epidemiological study on the Genetics and Environment of Asthma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Selection of genes for gene-environment interaction studies: a candidate pathway-based strategy using asthma as an example.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tubert-Bitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech.2010.130229⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00744473v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00843444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between nitric oxide synthase genes and exhaled NO-related phenotypes according to asthma status.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+                <w:t xml:space="preserve">Different genes interact with particulate matter and tobacco smoke exposure in affecting lung function decline in the general population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Curjuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Monier</w:t>
+                <w:t xml:space="preserve">Medea Imboden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+                <w:t xml:space="preserve">Ashish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036672⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742635v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00744630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study of lung function decline in adults with and without asthma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+                <w:t xml:space="preserve">Air pollution and asthma control in the Epidemiological study on the Genetics and Environment of Asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Curjuric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ashish Kumar</w:t>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2012.01.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (9), pp.796-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2010.130229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00744741v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00744473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and exhaled breath condensate nitrite-nitrate level in relation to environmental exposures in adults in the EGEA study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Associations between nitric oxide synthase genes and exhaled NO-related phenotypes according to asthma status.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huyvaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2012.06.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742527v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00742635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma control assessed in the EGEA epidemiological survey and health-related quality of life.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gormand</w:t>
+                <w:t xml:space="preserve">Genome-wide association study of lung function decline in adults with and without asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medea Imboden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Curjuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaikalavan Ramasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (5), pp.1218-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2012.01.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742663v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00744741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Plasma and exhaled breath condensate nitrite-nitrate level in relation to environmental exposures in adults in the EGEA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphäelle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huyvaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.169-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00197611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742650v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00742527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different genes interact with particulate matter and tobacco smoke exposure in affecting lung function decline in the general population.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Domestic use of cleaning sprays and asthma activity in females.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040175⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.1381-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00197611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00744630v1</w:t>
+                <w:t xml:space="preserve">inserm-00742650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do young adults with childhood asthma avoid occupational exposures at first hire?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Asthma control assessed in the EGEA epidemiological survey and health-related quality of life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00057610⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (6), pp.820-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00744672v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00742663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mold allergen sensitization in adult asthma according to integrin β3 polymorphisms and Toll-like receptor 2/+596 genotype.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Do young adults with childhood asthma avoid occupational exposures at first hire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwien Am Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 128 (1), pp.185-191.e7. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (5), pp.1043-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2011.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00057610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00744485v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking and asthma: disentangling their mutual influences using a longitudinal approach.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mold allergen sensitization in adult asthma according to integrin β3 polymorphisms and Toll-like receptor 2/+596 genotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwien A. M. Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105 (12), pp.1805-14. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (1), pp.185-191.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2011.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2011.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00696298v1</w:t>
+                <w:t xml:space="preserve">inserm-00744485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active smoking and exhaled nitric oxide levels according to asthma and atopy in adults.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Smoking and asthma: disentangling their mutual influences using a longitudinal approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vignoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (12), pp.1805-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2011.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00517859v1</w:t>
+                <w:t xml:space="preserve">inserm-00696298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17q21 variants modify the association between early respiratory infections and asthma.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidate gene-environment interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00154509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (3), pp.188-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2008.086199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00464610v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00464487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene-environment interactions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Passive and active smoking and exhaled nitric oxide levels according to asthma and atopy in adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (5), pp.385-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00464487v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00517859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total serum IgE levels are associated with ambient ozone concentration in asthmatic adults.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">17q21 variants modify the association between early respiratory infections and asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwien A.M. Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01800.x⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00154509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00323945v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00464610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of asthma according to blood inflammatory patterns.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Total serum IgE levels are associated with ambient ozone concentration in asthmatic adults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe M. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thx.2008.103069⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (1), pp.40-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01800.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00349133v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00323945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity of asthma according to blood inflammatory patterns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Ravault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe M. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (5), pp.374-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thx.2008.103069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00422525v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00349133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cat sensitization according to cat window of exposure in adult asthmatics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+                <w:t xml:space="preserve">Phenotypic determinants of uncontrolled asthma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03288.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2009.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00464564v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00422525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate interactions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Cat sensitization according to cat window of exposure in adult asthmatics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald van Ree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (10), pp.1515-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00055507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2009.03288.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00308703v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00464564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelationships of quantitative asthma-related phenotypes in the Epidemiological Study on the Genetics and Environment of Asthma, Bronchial Hyperresponsiveness, and Atopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Oryszczyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bouzigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 119 (1), pp.57-63. </w:t>
@@ -15320,4182 +15363,4407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00335814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in chemokine and chemokine receptor genes and the development of coal workers' pneumoconiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidate interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CYTO.2006.01.001⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00055507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998852v1</w:t>
+                <w:t xml:space="preserve">inserm-00308703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in manganese superoxide dismutase and catalase genes: functional study in Hong Kong Chinese asthma patients.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymorphisms in chemokine and chemokine receptor genes and the development of coal workers' pneumoconiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rivasfuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jedlicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2006.02545.x⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CYTO.2006.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00308644v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL18 and IL18R1 polymorphisms, lung CT and fibrosis: A longitudinal study in coal miners.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Polymorphisms in manganese superoxide dismutase and catalase genes: functional study in Hong Kong Chinese asthma patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R. Kleeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00031506⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (8), 1104-5; author reply 1105-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2006.02545.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130528v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00308644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in chemokine and chemokine receptor genes and the development of coal workers' pneumoconiosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">IL18 and IL18R1 polymorphisms, lung CT and fibrosis: A longitudinal study in coal miners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Mintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui Marzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jedlicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Lavergne</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2006.01.001⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (6), pp.1100-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00031506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00127760v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00130528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re: &amp;quot;Associations between breast cancer risk and the catalase genotype, fruit and vegetable consumption, and supplement use&amp;quot;.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Polymorphisms in chemokine and chemokine receptor genes and the development of coal workers' pneumoconiosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Rivas-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jedlicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 163 (9), pp.874-5. </w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (3), pp.171-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwj131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2006.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130538v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00127760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of CAT polymorphisms with catalase activity and exposure to environmental oxidative stimuli.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Re: &amp;quot;Associations between breast cancer risk and the catalase genotype, fruit and vegetable consumption, and supplement use&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven R. Kleeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radic Res</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10715760500306711⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 163 (9), pp.874-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwj131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00085360v1</w:t>
+                <w:t xml:space="preserve">inserm-00130538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of TNF and LTA polymorphisms on biological markers of response to oxidative stimuli in coal miners: a model of gene-environment interaction. Tumour necrosis factor and lymphotoxin alpha.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Association of CAT polymorphisms with catalase activity and exposure to environmental oxidative stimuli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margaret Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Jedlicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven R. Kleeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radic Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.1345-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10715760500306711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00086489v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00085360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not only training but also exposure to chlorinated compounds generates a response to oxidative stimuli in swimmers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Michaely</w:t>
+                <w:t xml:space="preserve">Effect of TNF and LTA polymorphisms on biological markers of response to oxidative stimuli in coal miners: a model of gene-environment interaction. Tumour necrosis factor and lymphotoxin alpha.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jedlicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R. Kleeberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (6), pp.269-78</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40, pp.96-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00521504v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00086489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte antioxidant enzyme activities in coal miners from three french regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not only training but also exposure to chlorinated compounds generates a response to oxidative stimuli in swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Fradier-Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Perrin-Nadif</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Michaely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toxicology and Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (6), pp.269-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962720v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00521504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between blood antioxidants and occupational exposure to polycyclic aromatic hydrocarbons in coke oven workers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erythrocyte antioxidant enzyme activities in coal miners from three french regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachel Perrin-Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martine Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/(SICI)1097-0274(199809)⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 71 (4), pp.257-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004200050278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962736v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enzymes antioxydantes circulantes comme marqueurs d'effet chez les mineurs de charbon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Relationship between blood antioxidants and occupational exposure to polycyclic aromatic hydrocarbons in coke oven workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labico Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (3), pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/(SICI)1097-0274(199809)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962667v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les antioxydants circulants et l'exposition professionnelle chez les employés de cokerie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Les enzymes antioxydantes circulantes comme marqueurs d'effet chez les mineurs de charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de la Société de biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 191, pp.289-306</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de Medecine du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 58 (3), pp.280-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962702v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les antioxydants circulants et l'exposition professionnelle chez les employés de cokerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labico Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de la Société de biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 191, pp.289-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blood antioxidant enzymes as markers of exposure or effect in coal mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Perrin-Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Auburtin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (1), pp.41-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oem.53.1.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00962644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l’air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savouré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (CPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional dyspnea as a risk factor of future persistent physical symptoms: Results from the CONSTANCES cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kachaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wiernick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Kab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Psychomatic Medicine (EAPM) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Munich, France. pp.112249, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2025.112249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bex</w:t>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA474⟩</w:t>
+              <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2025.OA6556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836367v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between greenness exposure and asthma symptom score in the Constances cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savouré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Affeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/isee.2024.0610⟩</w:t>
+              <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689250v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between greenness exposure and rhinitis and asthma multimorbidity in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution and blood inflammatory phenotypes of asthma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Associations between greenness exposure and asthma symptom score in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K de Hoogh</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Mourchidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Lung Science Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2024.0610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.lsc-2024.259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04531855v1</w:t>
+                <w:t xml:space="preserve">hal-04689250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+                <w:t xml:space="preserve">Air pollution and blood inflammatory phenotypes of asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
+              <w:t xml:space="preserve">ERS Lung Science Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Estoril, Portugal. pp.259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.lsc-2024.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286346v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Brigitte Dananche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy. pp.PA5017, </w:t>
+              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423994v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between long-term exposure to air pollution and rhinitis and asthma comorbidities in the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Dust microbiota profiles in daycare and risk of wheezing in early childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasie Eworo Nchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/isee.2022.O-OP-284⟩</w:t>
+              <w:t xml:space="preserve">ERS International Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy. pp.PA5017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA5017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032820v1</w:t>
+                <w:t xml:space="preserve">hal-05423994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fardeau de l’asthme par palier de traitement dans la cohorte CONSTANCES, en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Thabut</w:t>
+                <w:t xml:space="preserve">Association between long-term exposure to air pollution and rhinitis and asthma comorbidities in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès de Pneumologie de Langue Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.048⟩</w:t>
+              <w:t xml:space="preserve">34th Annual Conference of the International Society for Environmental Epidemiology (ISEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology, Sep 2022, Athens, Greece, Greece. pp.O-OP-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2022.O-OP-284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025874v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution and current rhinitis in the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Fardeau de l’asthme par palier de traitement dans la cohorte CONSTANCES, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabry-Vendrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young Virtual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pneumologie Développement, Jan 2022, Lille (France), France. pp.30-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2021.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607211v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burden of asthma by treatment step in the French CONSTANCES general population cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Blood inflammatory phenotypes of asthma in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Henny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Thabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2021 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.PA3717, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA3717⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.OA4217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.OA4217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763504v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood inflammatory phenotypes of asthma in the Constances cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Henny</w:t>
+                <w:t xml:space="preserve">Air pollution and current rhinitis in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Vienneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2021 abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Basel, Switzerland, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763447v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution atmosphérique et asthme dans la cohorte française en population générale Constances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Burden of asthma by treatment step in the French CONSTANCES general population cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabry-Vendrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès de Pneumologie de Langue Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.042⟩</w:t>
+              <w:t xml:space="preserve">ERS International Congress 2021 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland. pp.PA3717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA3717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925582v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pollution atmosphérique et asthme dans la cohorte française en population générale Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy-Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Vienneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24e Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France. pp.27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04414089v1</w:t>
+                <w:t xml:space="preserve">hal-03925582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bex</w:t>
+                <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Boulanger</w:t>
+                <w:t xml:space="preserve">Noémie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2018, The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938563v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04414089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enzymes antioxydantes circulantes comme marqueurs d'effet chez les mineurs de charbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+                <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Journées Nationales de Médecine du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2018, The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971961v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between blood antioxidants and occupational exposure to Benzo[a]Pyrene in coke oven plant workers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
+                <w:t xml:space="preserve">Les enzymes antioxydantes circulantes comme marqueurs d'effet chez les mineurs de charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Urshell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biological Monitoring in Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">24. Journées Nationales de Médecine du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969663v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relationship between blood antioxidants and occupational exposure to Benzo[a]Pyrene in coke oven plant workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labico Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucienne Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Urshell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Biological Monitoring in Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Espoo, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blood antioxidant enzymes as markers of exposure or effect in coalminers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Auburtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Auburtin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS International Conference 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, La Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19505,156 +19773,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in Eosinophil‐Derived‐Neurotoxin With Mepolizumab Is Associated With Asthma Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/all.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19664,807 +19932,807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of asthma on ARIA classification of allergic rhinitis in the population-based cohort Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Respiratory Society (ERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona (SPAIN), Spain. , European Respiratory Journal, 60 (66s), pp.1156, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2022.1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques de la rhinite selon sa sévérité en population générale : la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Congres virtuel, France. , Revue des Maladies Respiratoires Actualités, 13 (1), pp.155-156, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fardeau de l’asthme par étape de traitement dans la cohorte française CONSTANCES en population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadif R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fabry-Vendrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence et caractéristiques de la rhinite allergique et non-allergique chez l’adulte en France en population générale : la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. Revue des Maladies Respiratoires Actualités, 12 (1s), pp.80, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique et rhinite allergique dans la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy-Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Vienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. Revue des Maladies Respiratoires Actualités, 12 (1s), pp.133, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20474,100 +20742,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma in the 21st Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadif R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2020-0-01800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04446402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20577,405 +20845,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la modification des seuils de déclenchement des procédures préfectorales en cas d’épisodes de pollution de l’air ambiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Redaelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0110, Anses. 2021, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03793126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Coftier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisissures dans le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2014-SA-0016, Anses. 2016, 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02071681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId631"/>
+      <w:footerReference w:type="default" r:id="rId636"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21122,51 +21390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lequy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.12.031" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Sousa-Pinto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jos&#233; Vieira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.70100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-025-00831-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Orsi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Generenaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savour&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Vieira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Amaral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.1047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04427340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-220783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mel&#233;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koppelman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15679" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12316" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta S. Jaakkola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina K. Lajunen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino K. Rantala" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni J.K. Jaakkola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-023-02413-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03993712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabry-Vendrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thabut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2022.107057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nadai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219192" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052291v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Renuy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00943-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Isabel Oliveira J&#225;come" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Pereira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Soares Regateiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Alexandra Borges Almeida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(23)00020-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Altucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04353706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celinie Ribet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA2077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sousa-Pinto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amaral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brussino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2022.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud E. Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mar&#237;a Anto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;-Sousa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lavoie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.05.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Arab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2021-217343" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533398v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerimech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Nadai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.289" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103875" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15525" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04353884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsiavia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fr&#233;alle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bex" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.4408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610816v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2021-218344" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Jaakkola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Jaakkola" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12130" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01688-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04353464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14812" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359366v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106839" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269470v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gheerbrant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lupinek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14820" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Rosain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abl4340" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landr&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2019-000526" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109135v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Got" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.605133" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03598013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Iaccarino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-020-00323-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565460v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benmerad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarnowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brossard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2018-211797" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Sintobin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;le Holtappels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00198-2019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571865v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Valenta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13676" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596576v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Goldberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.04.220" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502517" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01916676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540816v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mould Anses Group" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0137-2017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814823v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.03.021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Aalberse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13548" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801965v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ballardini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13410" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799461v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02036-2017" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306121v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Vonk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scholtens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Postma" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Moffatt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarvis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172716" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01815134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Resch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Curin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.05.023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305544v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.03.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01509842v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12897" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784629v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Adam" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.12.026" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764320v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Fakih" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Jounblat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaima Chamat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Waked" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2016.2986" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872911v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12880" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764326v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00336-2016" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314689v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elie Carsin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Cai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jacquemin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130014" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969542v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouzigon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nadif" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moual" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Dizier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aschard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.12.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005982v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valenta" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12637" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01353995v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guerra" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12609" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764301v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien A. M. Smit" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000131" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315107v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro C&#225;ceres" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonu Esko" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivon Cusc&#243;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Puig" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.01.015" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314693v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rava" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00213813" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843444v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-56" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0b013e328364e9c0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744473v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2010.130229" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742635v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036672" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744741v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Imboden" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaikalavan Ramasamy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.074" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742663v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignoud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2012.01.009" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744630v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040175" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.04.007" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00696298v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2011.07.005" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517859v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bechet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00464610v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien A.M. Smit" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00154509" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00464487v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.086199" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00323945v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rage" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01800.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00349133v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ravault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2008.103069" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00464564v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Ree" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03288.x" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308703v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00055507" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335814v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.09.026" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998852v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mintz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivasfuentes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jedlicka" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavergne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CYTO.2006.01.001" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308644v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Kleeberger" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2006.02545.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130528v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mintz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Marzec" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jedlicka" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00031506" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00127760v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rivas-Fuentes" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.01.001" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130538v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwj131" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085360v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertrand" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500306711" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086489v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962720v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Perrin-Nadif" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dusch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mur" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Auburtin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004200050278" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48J75XTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962736v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labico Diallo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Mayer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-0274(199809)" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962667v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heintz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zitter" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cervantes" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962702v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962644v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.53.1.41" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961035v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523123v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kachaner" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernick" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2025.112249" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689250v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mourchidi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0610" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692125v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531855v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Hoogh" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.lsc-2024.259" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032820v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2022.O-OP-284" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025874v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.048" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607211v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763504v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3717" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763447v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.OA4217" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925582v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.042" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971961v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969663v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urshell" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969650v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299917v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet Martin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.70008" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025955v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1156" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023842v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.331" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609257v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif R" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry-Vendrand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925529v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.152" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925413v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.287" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446402v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01800-1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793126v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05569836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.114163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lequy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2025.12.031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Sousa-Pinto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jos&#233; Vieira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sch&#252;nemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Zuberbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.70100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-025-00831-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Orsi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.181" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Generenaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Savour&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Vieira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Amaral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wienczyslawa Czarlewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18176/jiaci.1047" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04427340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-220783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varraso R" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20202-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.16093" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04353706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celinie Ribet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA2077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sousa-Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Anto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amaral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brussino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2022.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud E. Louis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mar&#237;a Anto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;-Sousa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pulmoe.2023.07.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabry-Vendrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pillot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thabut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2022.107057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03993712v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Anto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bedbrook" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Zerimech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Nadai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219192" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta S. Jaakkola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taina K. Lajunen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino K. Rantala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni J.K. Jaakkola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-023-02413-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mel&#233;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tari Haahtela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koppelman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15679" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Isabel Oliveira J&#225;come" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Soares Regateiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Alexandra Borges Almeida" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(23)00020-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Renuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00943-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04230700v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Altucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Jaakkola" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Jaakkola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12130" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703604v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Arab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2021-217343" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Val&#233;rie Andrianjafimasy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Febrissy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananch&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2021-108117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vernet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madore" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lavoie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2022.05.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03663635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Andrianjafimasy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Mohamdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11050802" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103875" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ibrahim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Achour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zerimech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Nadai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Siroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.289" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14987" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2021-218344" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04353884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsiavia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fr&#233;alle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bex" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dumas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goldberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.4408" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15525" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358792v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Rosain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abl4340" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401805v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrianjafimasy Miora" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaritte Jeannin Patricia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamdi Hamida" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demenais Florence" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.05.038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04353464v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14812" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01688-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359366v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106839" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03269470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gheerbrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lupinek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14820" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03331184v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2020-107065" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03367962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fonseca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14549" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Got" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ozguler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.605133" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565460v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benmerad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.040" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03598013v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Iaccarino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-020-00323-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468172v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Landr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gourmelen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2019-000526" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Febrissy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2020-000632" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462027v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Almeida Fonseca" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arnavielhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bachert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14204" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939813v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-1173-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02939798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Dizier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sarnowski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brossard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2018-211797" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Sintobin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;le Holtappels" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00198-2019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02571865v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Valenta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13676" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. Hellings" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Agache" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.08.049" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596586v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemogne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000502517" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Goldberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2019.04.220" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156725v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0532-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mould Anses Group" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0137-2017" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01916676v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.03.021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156793v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Aalberse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13548" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01799461v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02036-2017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01801965v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ballardini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13410" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306121v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Vonk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scholtens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Postma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F Moffatt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarvis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172716" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517000368" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764331v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouzigon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP376" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01815134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Resch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Curin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.05.023" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305544v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2017.03.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784524v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ant&#243;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;beccel Akdis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2016.12.940" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01509842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12897" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814940v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huyvaert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01193-2017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784629v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Temam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Adam" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2016.12.026" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764326v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00336-2016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822793v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellings" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agache" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bedbrook" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13601-016-0137-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885681v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Dolgopoloff" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.10.029" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Fakih" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Jounblat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaima Chamat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Waked" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/etm.2016.2986" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872911v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12880" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314689v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Schikowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elie Carsin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Cai" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Jacquemin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130014" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01969542v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouzigon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nadif" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moual" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Dizier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aschard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.12.005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231006v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136191" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wickman" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valenta" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.12637" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01353995v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dumont" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guerra" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.12609" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01764301v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien A. M. Smit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0000000000000131" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01324231v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22244" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/33B56A147ED739A0305E6C4E4C79ECB8618F3EC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315107v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro C&#225;ceres" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonu Esko" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivon Cusc&#243;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Puig" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.01.015" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314693v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rava" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matran" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00213813" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01077107v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Decoster" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00202413" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00880260v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ACI.0b013e328364e9c0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843444v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demenais" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-56" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744630v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medea Imboden" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schindler" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040175" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744473v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2010.130229" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742635v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Monier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036672" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744741v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaikalavan Ramasamy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2012.01.074" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742527v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228;elle Varraso" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2012.06.007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742650v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00197611" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742663v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignoud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2012.01.009" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744672v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien Am Smit" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00057610" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00744485v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2011.04.007" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00696298v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2011.07.005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00464487v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2008.086199" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517859v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bechet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00464610v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwien A.M. Smit" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00154509" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00323945v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rage" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oryszczyn" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01800.x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00349133v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Ravault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2008.103069" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00422525v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cracowski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2009.06.010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00464564v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van Ree" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2009.03288.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335814v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.09.026" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308703v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00055507" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998852v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mintz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivasfuentes" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jedlicka" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavergne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CYTO.2006.01.001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00308644v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Kleeberger" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2006.02545.x" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130528v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Mintz" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Marzec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jedlicka" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00031506" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00127760v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Rivas-Fuentes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2006.01.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130538v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwj131" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00085360v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertrand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500306711" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086489v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521504v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Massin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hery" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fradier-Dusch" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Michaely" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962720v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Perrin-Nadif" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dusch" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mur" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Auburtin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004200050278" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48J75XTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962736v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labico Diallo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Mayer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/(SICI)1097-0274(199809)" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962667v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guenzi" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heintz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zitter" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cervantes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962702v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962644v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.53.1.41" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961035v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523123v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kachaner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wiernick" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duclos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2025.112249" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692125v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689250v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mourchidi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0610" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531855v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Hoogh" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.lsc-2024.259" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423994v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Eworo Nchama" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA5017" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032820v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2022.O-OP-284" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025874v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.048" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763447v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.OA4217" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607211v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763504v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3717" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925582v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.042" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971961v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969663v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urshell" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969650v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299917v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet Martin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.70008" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025955v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1156" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023842v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.331" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609257v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif R" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fabry-Vendrand" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925529v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.152" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925413v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.287" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446402v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01800-1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03793126v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>