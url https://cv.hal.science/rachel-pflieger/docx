--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachel Pflieger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05022962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stirring on sonoluminescence and sonochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiyeh Aghelmaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Afarideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.107145. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.107145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium and magnesium alloy dissolution by high intensity focused ultrasound: erosion/cavitation vs. Wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.106836. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivakumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Camilla Boffito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico M.M. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence emission spectra of a 3.6 MHz HIFU in sweeping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.105939. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2022.105939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence spectra in the first tens of seconds of sonolysis of [BEPip][NTf$_2$], at 20 kHz under Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6050. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 1 – Argon bubbles in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bertolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105532. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 2 – Effect of the nature of saturating gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Audiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105537. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03234659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis about electron quantum tunneling during sonochemical splitting of water molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.104789. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic noise spectra under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.105189. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaCl salt on sonochemistry and sonoluminescence in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.104753. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.104637. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the plasma formed during acoustic cavitation in [BEPip][NTf2] ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.1183-1189. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06967k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse effects of the gas feed positioning on sonochemistry and sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.074004. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new paradigm for sonochemistry: Short review on nonequilibrium plasma observations by means of MBSL spectroscopy in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.623-630. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (38), pp.26272-26279. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma–liquid interactions: a review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gardeniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp.053002. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Sonoluminescence and Sonochemistry in Water Saturated with N 2 –Ar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (52), pp.15885-15891. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of He and Ar Flow Rates and NaCl Concentration on the Size Distribution of Bubbles Generated by Power Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (39), pp.12682-12688. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b08723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operational conditions on sonoluminescence and kinetics of H 2 O 2 formation during the sonolysis of water in the presence of Ar/O 2 gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ultrasonic Frequency on Swan Band Sonoluminescence and Sonochemical Activity in Aqueous tert -Butyl Alcohol Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509898p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence as a tool to study the mechanism of formic acid sonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.1026-1029. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of argon sparging rate, ultrasonic power, and frequency on multibubble sonoluminescence spectra and bubble dynamics in NaCl aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.2044-2051. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic bis(trifluoromethylsulfonyl)imide based ionic liquids pyrolysis : through the window of the ultrasonic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc300068d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of 232,230,228 Th enhancement decay by ultrasound exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2013.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Trivalent Lanthanide Ions Excited by Single-Bubble and Multibubble Cavitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2979-2984. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312067y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Isotope Effects in Sonoluminescence Spectra of Heavy and Light Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), pp.2478-2481. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201208891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Skorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15493-15499. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemiluminescence from a Single Cavitation Bubble in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brotchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11201-11204. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Uranyl Ions in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.410-414. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201102150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania vapor composition at very high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iosilevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (3), pp.033501. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3533439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Emission of Sodium and Hydroxyl Radicals in Single-Bubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.136-140. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1083339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized porous glass for the removal and the confinement of ruthenium from radioactive solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 400, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of sonochemistry in spent nuclear fuel reprocessing: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.1033-1040. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence from OH(C 2 Σ + ) and OH(A 2 Σ + ) Radicals in Water: Evidence for Plasma Formation during Multibubble Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (39), pp.11801-11803. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductivity of RuO2–Borosilicate Glasses: Effect of the Synthesis Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of ruthenium dioxide particles in borosilicate glasses and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 389 (3), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermodynamics by laser-vaporization mass spectrometry: An approach based on statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Rondinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (6), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the mass spectrometric study of the laser vaporization of graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2973666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Experimental Determination of the Uranium–Oxygen Phase Diagram at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1193-1206. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6711-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Refractory Nuclear Materials Studied by Mass Spectrometry of Laser-Produced Vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6686-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of sandy loam soil by washing assisted with ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Plasma in Multibubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavitation meets Data Science – Advances, applications, and challenges at the interfaces of nonlinear physics, data processing, and machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPI, Univ Göttingen, Jun 2022, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of cavitation bubble sizes using a pulsed US technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jena Univ., Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectrale de la cavitation générée par HIFU (4 MHz) en excitation vobulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSM, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectra Generated in Aqueous Solutions by a 4-MHz HIFU in Vobulated Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSS4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing University, Sep 2019, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation at 100 kHz the Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de Surfaces de Magnesium par la Cavitation Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques Ultrasons et Procedes - 4eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectroscopy in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry, ESS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of Magnesium Surface by Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Asia - Oceania Sonochemical Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des rayons de bulles par sonoluminescence et reactivite sonochimique dans l'eau sous N2/Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques de Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organometallic catalysis under ultrasound in ionic liquids: what could be wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ultrasons et Procédés 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique et ultrasons : vite, ça chauffe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of degradation by pyrolysis under ultrasound : it’s getting hot in ionic liquids!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar- based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation near Metal Surfaces Contaminated with Radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVemes Journees Nationales de Radiochimie et de Chimie Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid and ultrasound: A smart combination. To which extent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lucca, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cavitation Bubbles & Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachel Pflieger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05022962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel or zinc contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stirring on sonoluminescence and sonochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiyeh Aghelmaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Afarideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.107145. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.107145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium and magnesium alloy dissolution by high intensity focused ultrasound: erosion/cavitation vs. Wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.106836. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivakumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Camilla Boffito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico M.M. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence spectra in the first tens of seconds of sonolysis of [BEPip][NTf$_2$], at 20 kHz under Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6050. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence emission spectra of a 3.6 MHz HIFU in sweeping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.105939. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2022.105939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 1 – Argon bubbles in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bertolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105532. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 2 – Effect of the nature of saturating gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Audiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105537. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03234659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis about electron quantum tunneling during sonochemical splitting of water molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.104789. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic noise spectra under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.105189. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.104637. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaCl salt on sonochemistry and sonoluminescence in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.104753. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the plasma formed during acoustic cavitation in [BEPip][NTf2] ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.1183-1189. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06967k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse effects of the gas feed positioning on sonochemistry and sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.074004. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new paradigm for sonochemistry: Short review on nonequilibrium plasma observations by means of MBSL spectroscopy in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.623-630. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (38), pp.26272-26279. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma–liquid interactions: a review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gardeniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp.053002. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operational conditions on sonoluminescence and kinetics of H 2 O 2 formation during the sonolysis of water in the presence of Ar/O 2 gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Sonoluminescence and Sonochemistry in Water Saturated with N 2 –Ar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (52), pp.15885-15891. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of He and Ar Flow Rates and NaCl Concentration on the Size Distribution of Bubbles Generated by Power Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (39), pp.12682-12688. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b08723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ultrasonic Frequency on Swan Band Sonoluminescence and Sonochemical Activity in Aqueous tert -Butyl Alcohol Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509898p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence as a tool to study the mechanism of formic acid sonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.1026-1029. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of argon sparging rate, ultrasonic power, and frequency on multibubble sonoluminescence spectra and bubble dynamics in NaCl aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.2044-2051. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic bis(trifluoromethylsulfonyl)imide based ionic liquids pyrolysis : through the window of the ultrasonic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc300068d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of 232,230,228 Th enhancement decay by ultrasound exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2013.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Trivalent Lanthanide Ions Excited by Single-Bubble and Multibubble Cavitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2979-2984. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312067y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Isotope Effects in Sonoluminescence Spectra of Heavy and Light Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), pp.2478-2481. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201208891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Uranyl Ions in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.410-414. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201102150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Skorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15493-15499. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemiluminescence from a Single Cavitation Bubble in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brotchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11201-11204. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Emission of Sodium and Hydroxyl Radicals in Single-Bubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.136-140. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1083339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania vapor composition at very high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iosilevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (3), pp.033501. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3533439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence from OH(C 2 Σ + ) and OH(A 2 Σ + ) Radicals in Water: Evidence for Plasma Formation during Multibubble Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (39), pp.11801-11803. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized porous glass for the removal and the confinement of ruthenium from radioactive solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 400, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of sonochemistry in spent nuclear fuel reprocessing: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.1033-1040. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductivity of RuO2–Borosilicate Glasses: Effect of the Synthesis Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of ruthenium dioxide particles in borosilicate glasses and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 389 (3), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermodynamics by laser-vaporization mass spectrometry: An approach based on statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Rondinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (6), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the mass spectrometric study of the laser vaporization of graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2973666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Experimental Determination of the Uranium–Oxygen Phase Diagram at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1193-1206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6711-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Refractory Nuclear Materials Studied by Mass Spectrometry of Laser-Produced Vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6686-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of sandy loam soil by washing assisted with ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Plasma in Multibubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavitation meets Data Science – Advances, applications, and challenges at the interfaces of nonlinear physics, data processing, and machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPI, Univ Göttingen, Jun 2022, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of cavitation bubble sizes using a pulsed US technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jena Univ., Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectrale de la cavitation générée par HIFU (4 MHz) en excitation vobulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSM, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectra Generated in Aqueous Solutions by a 4-MHz HIFU in Vobulated Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSS4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing University, Sep 2019, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de Surfaces de Magnesium par la Cavitation Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques Ultrasons et Procedes - 4eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation at 100 kHz the Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectroscopy in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry, ESS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of Magnesium Surface by Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Asia - Oceania Sonochemical Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des rayons de bulles par sonoluminescence et reactivite sonochimique dans l'eau sous N2/Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques de Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organometallic catalysis under ultrasound in ionic liquids: what could be wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ultrasons et Procédés 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique et ultrasons : vite, ça chauffe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of degradation by pyrolysis under ultrasound : it’s getting hot in ionic liquids!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar- based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation near Metal Surfaces Contaminated with Radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVemes Journees Nationales de Radiochimie et de Chimie Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid and ultrasound: A smart combination. To which extent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lucca, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cavitation Bubbles & Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04951887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghelmaleki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Afarideh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cair&#243;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mettin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.107145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sleiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hallez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106836" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105939" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bertolo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gravier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthupandian Ashokkumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Audiger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105537" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Di Pasquale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862198v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104753" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.03.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruggeman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Locke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gardeniers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Graham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/053002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ben Messaoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b10221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.02.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118223v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509898p" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Navarro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.03.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nikitenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2013.2028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312067y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208891" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH10NHKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brotchie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200340" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEE59D21B43E93387282963DA5CF7E7F0491BB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102150" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MRLXBJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iosilevskiy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheindlin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533439" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1083339" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWC5J6CS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bisel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.11.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462486v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002170" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B6E0479ADC93A92408BDAE17B7DDA4F12A13DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378936v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03088.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53DX083N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPT0QDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Belloni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.04.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLJ7C1X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheindlin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973666" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6711-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8137BA10227AC9CE8507C31AF14EFF942ACB808F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6686-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B88BCEA6EF153730CB4B710A313B4EC1671B63AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashokkumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hallez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mahut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02048842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejeune" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489541v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouerhani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Messaoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashokkumar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338997v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cairos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11717-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04951887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghelmaleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Afarideh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cair&#243;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mettin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.107145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bertolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthupandian Ashokkumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Audiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Di Pasquale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104753" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.03.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruggeman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Locke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gardeniers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Graham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/053002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.02.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ben Messaoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b10221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509898p" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nikitenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2013.2028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312067y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208891" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH10NHKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MRLXBJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brotchie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEE59D21B43E93387282963DA5CF7E7F0491BB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1083339" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iosilevskiy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheindlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533439" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B6E0479ADC93A92408BDAE17B7DDA4F12A13DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWC5J6CS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bisel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.11.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03088.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53DX083N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPT0QDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Belloni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.04.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLJ7C1X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheindlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6711-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8137BA10227AC9CE8507C31AF14EFF942ACB808F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6686-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B88BCEA6EF153730CB4B710A313B4EC1671B63AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashokkumar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hallez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mahut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02048842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouerhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Messaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashokkumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cairos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11717-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>