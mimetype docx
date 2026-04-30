--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachel Pflieger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05022962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel or zinc contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stirring on sonoluminescence and sonochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiyeh Aghelmaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Afarideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.107145. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.107145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium and magnesium alloy dissolution by high intensity focused ultrasound: erosion/cavitation vs. Wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.106836. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivakumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Camilla Boffito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico M.M. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence spectra in the first tens of seconds of sonolysis of [BEPip][NTf$_2$], at 20 kHz under Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6050. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence emission spectra of a 3.6 MHz HIFU in sweeping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.105939. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2022.105939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 1 – Argon bubbles in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bertolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105532. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 2 – Effect of the nature of saturating gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Audiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105537. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03234659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis about electron quantum tunneling during sonochemical splitting of water molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.104789. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic noise spectra under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.105189. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.104637. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaCl salt on sonochemistry and sonoluminescence in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.104753. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the plasma formed during acoustic cavitation in [BEPip][NTf2] ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.1183-1189. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06967k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse effects of the gas feed positioning on sonochemistry and sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.074004. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new paradigm for sonochemistry: Short review on nonequilibrium plasma observations by means of MBSL spectroscopy in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.623-630. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (38), pp.26272-26279. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma–liquid interactions: a review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gardeniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp.053002. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operational conditions on sonoluminescence and kinetics of H 2 O 2 formation during the sonolysis of water in the presence of Ar/O 2 gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Sonoluminescence and Sonochemistry in Water Saturated with N 2 –Ar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (52), pp.15885-15891. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of He and Ar Flow Rates and NaCl Concentration on the Size Distribution of Bubbles Generated by Power Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (39), pp.12682-12688. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b08723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ultrasonic Frequency on Swan Band Sonoluminescence and Sonochemical Activity in Aqueous tert -Butyl Alcohol Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509898p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence as a tool to study the mechanism of formic acid sonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.1026-1029. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of argon sparging rate, ultrasonic power, and frequency on multibubble sonoluminescence spectra and bubble dynamics in NaCl aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.2044-2051. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic bis(trifluoromethylsulfonyl)imide based ionic liquids pyrolysis : through the window of the ultrasonic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc300068d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of 232,230,228 Th enhancement decay by ultrasound exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2013.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Trivalent Lanthanide Ions Excited by Single-Bubble and Multibubble Cavitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2979-2984. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312067y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Isotope Effects in Sonoluminescence Spectra of Heavy and Light Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), pp.2478-2481. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201208891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Uranyl Ions in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.410-414. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201102150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Skorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15493-15499. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemiluminescence from a Single Cavitation Bubble in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brotchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11201-11204. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Emission of Sodium and Hydroxyl Radicals in Single-Bubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.136-140. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1083339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania vapor composition at very high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iosilevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (3), pp.033501. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3533439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence from OH(C 2 Σ + ) and OH(A 2 Σ + ) Radicals in Water: Evidence for Plasma Formation during Multibubble Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (39), pp.11801-11803. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized porous glass for the removal and the confinement of ruthenium from radioactive solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 400, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of sonochemistry in spent nuclear fuel reprocessing: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.1033-1040. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductivity of RuO2–Borosilicate Glasses: Effect of the Synthesis Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of ruthenium dioxide particles in borosilicate glasses and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 389 (3), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermodynamics by laser-vaporization mass spectrometry: An approach based on statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Rondinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (6), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the mass spectrometric study of the laser vaporization of graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2973666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Experimental Determination of the Uranium–Oxygen Phase Diagram at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1193-1206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6711-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Refractory Nuclear Materials Studied by Mass Spectrometry of Laser-Produced Vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6686-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of sandy loam soil by washing assisted with ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Plasma in Multibubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavitation meets Data Science – Advances, applications, and challenges at the interfaces of nonlinear physics, data processing, and machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPI, Univ Göttingen, Jun 2022, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of cavitation bubble sizes using a pulsed US technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jena Univ., Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectrale de la cavitation générée par HIFU (4 MHz) en excitation vobulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSM, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectra Generated in Aqueous Solutions by a 4-MHz HIFU in Vobulated Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSS4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing University, Sep 2019, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de Surfaces de Magnesium par la Cavitation Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques Ultrasons et Procedes - 4eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation at 100 kHz the Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectroscopy in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry, ESS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of Magnesium Surface by Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Asia - Oceania Sonochemical Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des rayons de bulles par sonoluminescence et reactivite sonochimique dans l'eau sous N2/Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques de Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organometallic catalysis under ultrasound in ionic liquids: what could be wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ultrasons et Procédés 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique et ultrasons : vite, ça chauffe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of degradation by pyrolysis under ultrasound : it’s getting hot in ionic liquids!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar- based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation near Metal Surfaces Contaminated with Radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVemes Journees Nationales de Radiochimie et de Chimie Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid and ultrasound: A smart combination. To which extent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lucca, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cavitation Bubbles & Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachel Pflieger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05022962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel or zinc contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stirring on sonoluminescence and sonochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiyeh Aghelmaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Afarideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.107145. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.107145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium and magnesium alloy dissolution by high intensity focused ultrasound: erosion/cavitation vs. Wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.106836. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivakumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Camilla Boffito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico M.M. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence emission spectra of a 3.6 MHz HIFU in sweeping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.105939. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2022.105939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence spectra in the first tens of seconds of sonolysis of [BEPip][NTf$_2$], at 20 kHz under Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6050. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 1 – Argon bubbles in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bertolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105532. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 2 – Effect of the nature of saturating gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Audiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105537. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03234659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis about electron quantum tunneling during sonochemical splitting of water molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.104789. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic noise spectra under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.105189. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the plasma formed during acoustic cavitation in [BEPip][NTf2] ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.1183-1189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06967k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaCl salt on sonochemistry and sonoluminescence in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.104753. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.104637. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse effects of the gas feed positioning on sonochemistry and sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.074004. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new paradigm for sonochemistry: Short review on nonequilibrium plasma observations by means of MBSL spectroscopy in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.623-630. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (38), pp.26272-26279. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma–liquid interactions: a review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gardeniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp.053002. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Sonoluminescence and Sonochemistry in Water Saturated with N 2 –Ar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (52), pp.15885-15891. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of He and Ar Flow Rates and NaCl Concentration on the Size Distribution of Bubbles Generated by Power Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (39), pp.12682-12688. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b08723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operational conditions on sonoluminescence and kinetics of H 2 O 2 formation during the sonolysis of water in the presence of Ar/O 2 gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ultrasonic Frequency on Swan Band Sonoluminescence and Sonochemical Activity in Aqueous tert -Butyl Alcohol Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509898p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence as a tool to study the mechanism of formic acid sonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.1026-1029. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of argon sparging rate, ultrasonic power, and frequency on multibubble sonoluminescence spectra and bubble dynamics in NaCl aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.2044-2051. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of 232,230,228 Th enhancement decay by ultrasound exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2013.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic bis(trifluoromethylsulfonyl)imide based ionic liquids pyrolysis : through the window of the ultrasonic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc300068d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Trivalent Lanthanide Ions Excited by Single-Bubble and Multibubble Cavitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2979-2984. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312067y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Isotope Effects in Sonoluminescence Spectra of Heavy and Light Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), pp.2478-2481. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201208891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Skorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15493-15499. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemiluminescence from a Single Cavitation Bubble in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brotchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11201-11204. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Uranyl Ions in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.410-414. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201102150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania vapor composition at very high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iosilevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (3), pp.033501. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3533439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Emission of Sodium and Hydroxyl Radicals in Single-Bubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.136-140. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1083339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized porous glass for the removal and the confinement of ruthenium from radioactive solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 400, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of sonochemistry in spent nuclear fuel reprocessing: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.1033-1040. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence from OH(C 2 Σ + ) and OH(A 2 Σ + ) Radicals in Water: Evidence for Plasma Formation during Multibubble Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (39), pp.11801-11803. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductivity of RuO2–Borosilicate Glasses: Effect of the Synthesis Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of ruthenium dioxide particles in borosilicate glasses and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 389 (3), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermodynamics by laser-vaporization mass spectrometry: An approach based on statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Rondinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (6), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the mass spectrometric study of the laser vaporization of graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2973666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Experimental Determination of the Uranium–Oxygen Phase Diagram at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1193-1206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6711-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Refractory Nuclear Materials Studied by Mass Spectrometry of Laser-Produced Vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6686-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of sandy loam soil by washing assisted with ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of cavitation bubble sizes using a pulsed US technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jena Univ., Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Plasma in Multibubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavitation meets Data Science – Advances, applications, and challenges at the interfaces of nonlinear physics, data processing, and machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPI, Univ Göttingen, Jun 2022, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectrale de la cavitation générée par HIFU (4 MHz) en excitation vobulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSM, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectra Generated in Aqueous Solutions by a 4-MHz HIFU in Vobulated Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSS4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing University, Sep 2019, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de Surfaces de Magnesium par la Cavitation Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques Ultrasons et Procedes - 4eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation at 100 kHz the Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectroscopy in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry, ESS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of Magnesium Surface by Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Asia - Oceania Sonochemical Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des rayons de bulles par sonoluminescence et reactivite sonochimique dans l'eau sous N2/Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques de Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organometallic catalysis under ultrasound in ionic liquids: what could be wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ultrasons et Procédés 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique et ultrasons : vite, ça chauffe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of degradation by pyrolysis under ultrasound : it’s getting hot in ionic liquids!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar- based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation near Metal Surfaces Contaminated with Radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVemes Journees Nationales de Radiochimie et de Chimie Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid and ultrasound: A smart combination. To which extent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lucca, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cavitation Bubbles & Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04951887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghelmaleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Afarideh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cair&#243;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mettin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.107145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bertolo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gravier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthupandian Ashokkumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234659v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Audiger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Di Pasquale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104753" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.03.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruggeman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Locke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gardeniers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Graham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/053002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.02.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ben Messaoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b10221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08723" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509898p" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nikitenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2013.2028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312067y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208891" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH10NHKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MRLXBJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462473v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brotchie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200340" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEE59D21B43E93387282963DA5CF7E7F0491BB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1083339" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iosilevskiy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheindlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533439" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002170" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B6E0479ADC93A92408BDAE17B7DDA4F12A13DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWC5J6CS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458298v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bisel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.11.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03088.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53DX083N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPT0QDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Belloni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.04.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLJ7C1X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheindlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6711-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8137BA10227AC9CE8507C31AF14EFF942ACB808F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6686-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B88BCEA6EF153730CB4B710A313B4EC1671B63AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashokkumar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hallez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mahut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02048842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouerhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Messaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashokkumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cairos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11717-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04951887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghelmaleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Afarideh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cair&#243;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mettin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.107145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bertolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gravier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthupandian Ashokkumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Audiger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Di Pasquale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.03.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruggeman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Locke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gardeniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Graham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/053002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ben Messaoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b10221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.02.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509898p" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Navarro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nikitenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2013.2028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312067y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208891" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH10NHKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brotchie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEE59D21B43E93387282963DA5CF7E7F0491BB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102150" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MRLXBJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iosilevskiy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheindlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1083339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWC5J6CS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bisel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.11.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002170" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B6E0479ADC93A92408BDAE17B7DDA4F12A13DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03088.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53DX083N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPT0QDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Belloni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.04.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLJ7C1X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheindlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6711-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8137BA10227AC9CE8507C31AF14EFF942ACB808F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6686-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B88BCEA6EF153730CB4B710A313B4EC1671B63AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashokkumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hallez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mahut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02048842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouerhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Messaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashokkumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cairos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11717-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>