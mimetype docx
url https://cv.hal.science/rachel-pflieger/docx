--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachel Pflieger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05022962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel or zinc contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stirring on sonoluminescence and sonochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiyeh Aghelmaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Afarideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.107145. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.107145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium and magnesium alloy dissolution by high intensity focused ultrasound: erosion/cavitation vs. Wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.106836. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivakumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Camilla Boffito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico M.M. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence emission spectra of a 3.6 MHz HIFU in sweeping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.105939. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2022.105939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence spectra in the first tens of seconds of sonolysis of [BEPip][NTf$_2$], at 20 kHz under Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6050. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 1 – Argon bubbles in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bertolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105532. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 2 – Effect of the nature of saturating gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Audiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105537. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03234659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis about electron quantum tunneling during sonochemical splitting of water molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.104789. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic noise spectra under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.105189. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the plasma formed during acoustic cavitation in [BEPip][NTf2] ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.1183-1189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06967k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaCl salt on sonochemistry and sonoluminescence in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.104753. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.104637. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse effects of the gas feed positioning on sonochemistry and sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.074004. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new paradigm for sonochemistry: Short review on nonequilibrium plasma observations by means of MBSL spectroscopy in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.623-630. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (38), pp.26272-26279. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma–liquid interactions: a review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gardeniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp.053002. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Sonoluminescence and Sonochemistry in Water Saturated with N 2 –Ar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (52), pp.15885-15891. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of He and Ar Flow Rates and NaCl Concentration on the Size Distribution of Bubbles Generated by Power Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (39), pp.12682-12688. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b08723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operational conditions on sonoluminescence and kinetics of H 2 O 2 formation during the sonolysis of water in the presence of Ar/O 2 gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ultrasonic Frequency on Swan Band Sonoluminescence and Sonochemical Activity in Aqueous tert -Butyl Alcohol Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509898p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence as a tool to study the mechanism of formic acid sonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.1026-1029. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of argon sparging rate, ultrasonic power, and frequency on multibubble sonoluminescence spectra and bubble dynamics in NaCl aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.2044-2051. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of 232,230,228 Th enhancement decay by ultrasound exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2013.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic bis(trifluoromethylsulfonyl)imide based ionic liquids pyrolysis : through the window of the ultrasonic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc300068d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Trivalent Lanthanide Ions Excited by Single-Bubble and Multibubble Cavitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2979-2984. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312067y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Isotope Effects in Sonoluminescence Spectra of Heavy and Light Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), pp.2478-2481. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201208891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Skorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15493-15499. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemiluminescence from a Single Cavitation Bubble in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brotchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11201-11204. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Uranyl Ions in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.410-414. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201102150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania vapor composition at very high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iosilevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (3), pp.033501. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3533439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Emission of Sodium and Hydroxyl Radicals in Single-Bubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.136-140. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1083339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized porous glass for the removal and the confinement of ruthenium from radioactive solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 400, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of sonochemistry in spent nuclear fuel reprocessing: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.1033-1040. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence from OH(C 2 Σ + ) and OH(A 2 Σ + ) Radicals in Water: Evidence for Plasma Formation during Multibubble Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (39), pp.11801-11803. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductivity of RuO2–Borosilicate Glasses: Effect of the Synthesis Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of ruthenium dioxide particles in borosilicate glasses and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 389 (3), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermodynamics by laser-vaporization mass spectrometry: An approach based on statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Rondinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (6), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the mass spectrometric study of the laser vaporization of graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2973666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Experimental Determination of the Uranium–Oxygen Phase Diagram at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1193-1206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6711-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Refractory Nuclear Materials Studied by Mass Spectrometry of Laser-Produced Vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6686-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of sandy loam soil by washing assisted with ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of cavitation bubble sizes using a pulsed US technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jena Univ., Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Plasma in Multibubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavitation meets Data Science – Advances, applications, and challenges at the interfaces of nonlinear physics, data processing, and machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPI, Univ Göttingen, Jun 2022, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectrale de la cavitation générée par HIFU (4 MHz) en excitation vobulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSM, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectra Generated in Aqueous Solutions by a 4-MHz HIFU in Vobulated Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSS4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing University, Sep 2019, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de Surfaces de Magnesium par la Cavitation Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques Ultrasons et Procedes - 4eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation at 100 kHz the Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectroscopy in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry, ESS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of Magnesium Surface by Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Asia - Oceania Sonochemical Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des rayons de bulles par sonoluminescence et reactivite sonochimique dans l'eau sous N2/Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques de Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organometallic catalysis under ultrasound in ionic liquids: what could be wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ultrasons et Procédés 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique et ultrasons : vite, ça chauffe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of degradation by pyrolysis under ultrasound : it’s getting hot in ionic liquids!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar- based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation near Metal Surfaces Contaminated with Radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVemes Journees Nationales de Radiochimie et de Chimie Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid and ultrasound: A smart combination. To which extent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lucca, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cavitation Bubbles & Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachel Pflieger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel- or zinc-contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05022962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of an ultrasonic irradiation on the depollution by washing of nickel or zinc contaminated vermiculite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1110. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical stirring on sonoluminescence and sonochemiluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atiyeh Aghelmaleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Afarideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.107145. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.107145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium and magnesium alloy dissolution by high intensity focused ultrasound: erosion/cavitation vs. Wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.106836. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2024.106836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonics and sonochemistry: Editors’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivakumar Manickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Camilla Boffito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erico M.M. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.106540. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2023.106540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence emission spectra of a 3.6 MHz HIFU in sweeping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83, pp.105939. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2022.105939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence spectra in the first tens of seconds of sonolysis of [BEPip][NTf$_2$], at 20 kHz under Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (18), pp.6050. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27186050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03784748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 1 – Argon bubbles in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bertolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105532. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of bubble sizes using a pulsed US technique: Part 2 – Effect of the nature of saturating gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Audiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.105537. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2021.105537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03234659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothesis about electron quantum tunneling during sonochemical splitting of water molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Di Pasquale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.104789. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic noise spectra under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.105189. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing the plasma formed during acoustic cavitation in [BEPip][NTf2] ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.1183-1189. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp06967k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of NaCl salt on sonochemistry and sonoluminescence in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.104753. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar-based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.104637. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2019.104637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse effects of the gas feed positioning on sonochemistry and sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Zn I emission lines observed during a spark discharge in liquid nitrogen for zinc nanosheet synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Kabbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.074004. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aacee2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new paradigm for sonochemistry: Short review on nonequilibrium plasma observations by means of MBSL spectroscopy in aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.623-630. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NH (A 3 Π–X 3 Σ − ) sonoluminescence for diagnostics of nonequilibrium plasma produced by multibubble cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (38), pp.26272-26279. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp04813k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinide Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma–liquid interactions: a review and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Locke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gardeniers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (5), pp.053002. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/5/053002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopy of Sonoluminescence and Sonochemistry in Water Saturated with N 2 –Ar Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temim Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (52), pp.15885-15891. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b10221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of He and Ar Flow Rates and NaCl Concentration on the Size Distribution of Bubbles Generated by Power Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthupandian Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (39), pp.12682-12688. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b08723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergueï Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of operational conditions on sonoluminescence and kinetics of H 2 O 2 formation during the sonolysis of water in the presence of Ar/O 2 gas mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ultrasonic Frequency on Swan Band Sonoluminescence and Sonochemical Activity in Aqueous tert -Butyl Alcohol Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp509898p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence as a tool to study the mechanism of formic acid sonolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.1026-1029. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of argon sparging rate, ultrasonic power, and frequency on multibubble sonoluminescence spectra and bubble dynamics in NaCl aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (6), pp.2044-2051. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic bis(trifluoromethylsulfonyl)imide based ionic liquids pyrolysis : through the window of the ultrasonic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc300068d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of 232,230,228 Th enhancement decay by ultrasound exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2013.2028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Trivalent Lanthanide Ions Excited by Single-Bubble and Multibubble Cavitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (10), pp.2979-2984. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp312067y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Isotope Effects in Sonoluminescence Spectra of Heavy and Light Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), pp.2478-2481. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201208891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Skorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (29), pp.15493-15499. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonequilibrium Vibrational Excitation of OH Radicals Generated During Multibubble Cavitation in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Siboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dufrêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (20), pp.4860-4867. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp301989b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemiluminescence from a Single Cavitation Bubble in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Brotchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (36), pp.11201-11204. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Uranyl Ions in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.410-414. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201102150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00675124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania vapor composition at very high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iosilevskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (3), pp.033501. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3533439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Emission of Sodium and Hydroxyl Radicals in Single-Bubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Shchukin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmuth Möhwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.136-140. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1083339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized porous glass for the removal and the confinement of ruthenium from radioactive solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Tokarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 400, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocatalytic sonolysis of iron pentacarbonyl in room temperature ionic liquid [BuMeIm][Tf2N]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Stievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.2111-2113. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0CP01670E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential applications of sonochemistry in spent nuclear fuel reprocessing: A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.1033-1040. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence from OH(C 2 Σ + ) and OH(A 2 Σ + ) Radicals in Water: Evidence for Plasma Formation during Multibubble Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (39), pp.11801-11803. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductivity of RuO2–Borosilicate Glasses: Effect of the Synthesis Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Larionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92, pp.1560-1566. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of ruthenium dioxide particles in borosilicate glasses and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 389 (3), pp.450-457. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature thermodynamics by laser-vaporization mass spectrometry: An approach based on statistical mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Rondinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (6), pp.657-665. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the mass spectrometric study of the laser vaporization of graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104 (5), pp.054902. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2973666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Experimental Determination of the Uranium–Oxygen Phase Diagram at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1193-1206. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6711-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Refractory Nuclear Materials Studied by Mass Spectrometry of Laser-Produced Vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sheindlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Colle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10765-005-6686-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of sandy loam soil by washing assisted with ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of bubble coalescence in the determination of cavitation bubble sizes using a pulsed US technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ashokkumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jena Univ., Aug 2022, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-equilibrium Plasma in Multibubble Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Belmonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cavitation meets Data Science – Advances, applications, and challenges at the interfaces of nonlinear physics, data processing, and machine learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DPI, Univ Göttingen, Jun 2022, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cavitation acoustique dans le traitement de sols contaminés au Cs ou pollués en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, univ Lille, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution sous ultrasons d'argile polluée en métaux lourds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés JSUP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lille, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted soil washing process for the removal of heavy metals from clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESS-JSS-AOSS 1st Joint Sonochemistry Conference (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS-JSS-AOSS, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectrale de la cavitation générée par HIFU (4 MHz) en excitation vobulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hihn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICSM, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectra Generated in Aqueous Solutions by a 4-MHz HIFU in Vobulated Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Touyeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOSS4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nanjing University, Sep 2019, Nanjing (Chine), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de Surfaces de Magnesium par la Cavitation Acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques Ultrasons et Procedes - 4eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation at 100 kHz the Missing Link between Low- and High-Frequency Ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence Spectroscopy in Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry, ESS16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of Magnesium Surface by Acoustic Cavitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Asia - Oceania Sonochemical Society conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02439450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des rayons de bulles par sonoluminescence et reactivite sonochimique dans l'eau sous N2/Ar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashokkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Scientifiques de Marcoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bagnols sur Ceze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organometallic catalysis under ultrasound in ionic liquids: what could be wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ultrasons et Procédés 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique et ultrasons : vite, ça chauffe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of degradation by pyrolysis under ultrasound : it’s getting hot in ionic liquids!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-Assisted Soil Washing Process for the Removal of Heavy Metals from Clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conf. On Environmental Pollution, Treatment and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption of Cs from vermiculite clay with ultrasound under ambient and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leybros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barre Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular emissions in sonoluminescence spectra of water sonicated under Ar- based gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Cavitation near Metal Surfaces Contaminated with Radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVemes Journees Nationales de Radiochimie et de Chimie Nucleaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid and ultrasound: A smart combination. To which extent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lucca, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cavitation Bubbles & Sonoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cairos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mettin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11717-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04951887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghelmaleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Afarideh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cair&#243;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mettin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.107145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bertolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gravier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthupandian Ashokkumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Audiger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Di Pasquale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.03.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruggeman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Locke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gardeniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Graham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/053002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ben Messaoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b10221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.02.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509898p" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Navarro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nikitenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2013.2028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312067y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208891" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH10NHKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brotchie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEE59D21B43E93387282963DA5CF7E7F0491BB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102150" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MRLXBJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iosilevskiy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheindlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1083339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWC5J6CS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bisel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.11.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002170" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B6E0479ADC93A92408BDAE17B7DDA4F12A13DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03088.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53DX083N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPT0QDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Belloni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.04.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLJ7C1X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheindlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6711-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8137BA10227AC9CE8507C31AF14EFF942ACB808F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6686-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B88BCEA6EF153730CB4B710A313B4EC1671B63AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashokkumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hallez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mahut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02048842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouerhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Messaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashokkumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cairos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11717-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leybros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Salameh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04951887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiyeh Aghelmaleki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Afarideh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cair&#243;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mettin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.107145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04485214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sleiman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hihn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2024.106836" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04177393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivakumar Manickam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Camilla Boffito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico M.M. Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leveque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2023.106540" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2022.105939" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lejeune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27186050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bertolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gravier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthupandian Ashokkumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03234659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Audiger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2021.105537" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Di Pasquale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104789" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Brau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp06967k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104753" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2019.104637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.03.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kabbara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Noel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aacee2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114785v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02113545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temim Ouerhani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04813k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bruggeman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kushner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Locke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gardeniers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Graham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/5/053002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ben Messaoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b10221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b08723" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vite" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jouve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.02.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ndiaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509898p" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461668v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Navarro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.11.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schneider" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Nikitenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2013.2028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001964v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312067y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201208891" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH10NHKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Molina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301989b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Brotchie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEE59D21B43E93387282963DA5CF7E7F0491BB96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102150" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MRLXBJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Colle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iosilevskiy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sheindlin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3533439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1083339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.02.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWC5J6CS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Lartigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP01670E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bisel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.11.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462486v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002170" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3B6E0479ADC93A92408BDAE17B7DDA4F12A13DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03088.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-53DX083N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.02.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPT0QDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Belloni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Manara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Rondinella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2008.04.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLJ7C1X6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sheindlin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Colle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2973666" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6711-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8137BA10227AC9CE8507C31AF14EFF942ACB808F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-005-6686-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B88BCEA6EF153730CB4B710A313B4EC1671B63AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756026v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ashokkumar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666561v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barre Yves" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04952025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04696448v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hallez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mahut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Touyeras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02048842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikitenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489541v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouerhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Messaoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashokkumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352293v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fayard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461655v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cairos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11717-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>