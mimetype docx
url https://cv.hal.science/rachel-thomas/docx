--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -3214,230 +3214,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la ville réagit à la menace terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Drongiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropole Sensible #9. Ambiances, Atmosphères, Émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio La Rocca, Apr 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03696599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Déjeuners du Cresson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711680v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Sensitive Ecology of Ambiances/Atmospheres to a Political Ecology. Session 6 – Introduction</w:t>
               </w:r>
@@ -7202,51 +7202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A957BA9"/>
+    <w:nsid w:val="49C67D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7433,51 +7433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0684-0444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087263645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51945946" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121330517" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9002-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/thomas-rachel/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04782635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lq6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.3805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravalet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Dultra Britto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Costa Menezes da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnildo Ad&#227;o Wan-Dall Junior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01818999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813000262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/local-resources-territorial-development-and-well-being-9781789908602.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596826v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745881v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Chapellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00993795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0684-0444" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087263645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/51945946" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121330517" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9002-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/equipe/thomas-rachel/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04782635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lq6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.3805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882685v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01346847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ravalet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Dultra Britto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Costa Menezes da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osnildo Ad&#227;o Wan-Dall Junior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388489v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01818999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/books/9782813000262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01250357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/matieres-narratives-numerique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/local-resources-territorial-development-and-well-being-9781789908602.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619.00018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869848v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596826v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Drongiti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220311v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745881v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833937v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995541v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Chapellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00993795v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01022664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Garcia Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00514432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993764v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>