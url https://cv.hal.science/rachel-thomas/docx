--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -7202,51 +7202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49C67D3E"/>
+    <w:nsid w:val="78AB90F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>