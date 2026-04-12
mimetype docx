--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -215,200 +215,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juger avec des barèmes : outils d’aide à la décision et rapport au travail dans la magistrature</w:t>
+                <w:t xml:space="preserve">Section 40 du CNRS : la longue (mais sûre ?) marche vers la parité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabien Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pélicand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MagAFSP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04497979v1</w:t>
+                <w:t xml:space="preserve">hal-04855985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Section 40 du CNRS : la longue (mais sûre ?) marche vers la parité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jobard</w:t>
+                <w:t xml:space="preserve">Juger avec des barèmes : outils d’aide à la décision et rapport au travail dans la magistrature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Vanneuville</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pélicand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MagAFSP </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.45455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855985v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04497979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes d’intérêt et contrôle de constitutionnalité en France depuis 2010. Conditions de « mobilisations constitutionnelles » et usages du recours QPC</w:t>
               </w:r>
@@ -679,51 +679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -770,51 +770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal training and the reshaping of French elite: lessons from an ethnography of law classes in two French elite higher education institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Education and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.156-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -861,51 +861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la formation au droit en France : l'exemple des formations extra-universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -943,51 +943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit saisi par son enseignement : présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aït-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1021,51 +1021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation contemporaine des avocats : aiguillon d'une recomposition de l'enseignement du droit en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83, pp.67-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1103,51 +1103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Government lawyers and the training of senior civil servants : maintaining law at the heart of the French state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the Legal Profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.29-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1181,51 +1181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chiffre au service du droit ou le droit au service du chiffre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.123-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1272,51 +1272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habits savants du politique : des mises en forme savante du politique à la formation de sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (2), pp.195- 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1382,51 +1382,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture juridique appréhendée par l'enseignement du droit : l'exemple des cours de légistique à l'Ecole Nationale d'Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost, Anne-Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso, pp.149-169, 2020, 978-2-275-07484-9</w:t>
@@ -1455,51 +1455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Training as Socialization to State Power: An Ethnography of Law Classes for French Senior Civil Servants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deo, Meera E.; Lazarus-Black, Mindie; Mertz, Elizabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, Legal Education, and Law School Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, chap. 4, 2019, 978-0-429-53391-4</w:t>
@@ -1541,51 +1541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la surveillance juridique des administrations : le conseil d’État français et la promotion de la légistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crête, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les surveillants de l’État démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.109-133, 2014, Gouvernance et gestion publique, 9782763716688</w:t>
@@ -1922,51 +1922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence anglaise à l’École libre des sciences politiques : la formation de gentlemen républicains (1871-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Pierre Mendès France, Grenoble II, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999GRE21018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2038,51 +2038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux contemporains de la formation juridique [prés. et coord. du dossier du n° 83 de : Droit et société ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aït-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la formation des sciences de gouvernement [Vol. 53 N° 2 de : Revue française de science politique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53-2, pp.126, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2292,51 +2292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63BEB402"/>
+    <w:nsid w:val="F7A969B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2523,51 +2523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-vanneuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080829988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;licand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45455" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Biglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2017.1278905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2013.771121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Biglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03893588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999GRE21018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-vanneuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080829988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;licand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Biglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2017.1278905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2013.771121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Biglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03893588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999GRE21018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>