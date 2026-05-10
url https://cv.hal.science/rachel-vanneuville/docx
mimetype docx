--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -215,200 +215,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Section 40 du CNRS : la longue (mais sûre ?) marche vers la parité</w:t>
+                <w:t xml:space="preserve">Juger avec des barèmes : outils d’aide à la décision et rapport au travail dans la magistrature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jobard</w:t>
+                <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Vanneuville</w:t>
+                <w:t xml:space="preserve">Antoine Pélicand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MagAFSP </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.45455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855985v1</w:t>
+                <w:t xml:space="preserve">halshs-04497979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juger avec des barèmes : outils d’aide à la décision et rapport au travail dans la magistrature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Section 40 du CNRS : la longue (mais sûre ?) marche vers la parité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pélicand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MagAFSP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04497979v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes d’intérêt et contrôle de constitutionnalité en France depuis 2010. Conditions de « mobilisations constitutionnelles » et usages du recours QPC</w:t>
               </w:r>
@@ -679,51 +679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -770,51 +770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal training and the reshaping of French elite: lessons from an ethnography of law classes in two French elite higher education institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Education and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.156-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -861,51 +861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la formation au droit en France : l'exemple des formations extra-universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -943,51 +943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit saisi par son enseignement : présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aït-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,217 +1015,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00839169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation contemporaine des avocats : aiguillon d'une recomposition de l'enseignement du droit en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Government lawyers and the training of senior civil servants : maintaining law at the heart of the French state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Biland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of the Legal Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.29-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09695958.2013.771121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00831689v1</w:t>
+                <w:t xml:space="preserve">halshs-00813927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Government lawyers and the training of senior civil servants : maintaining law at the heart of the French state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La formation contemporaine des avocats : aiguillon d'une recomposition de l'enseignement du droit en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Legal Profession</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83, pp.67-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09695958.2013.771121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00813927v1</w:t>
+                <w:t xml:space="preserve">halshs-00831689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chiffre au service du droit ou le droit au service du chiffre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100, pp.123-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1272,51 +1272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habits savants du politique : des mises en forme savante du politique à la formation de sciences de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 53 (2), pp.195- 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1382,51 +1382,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture juridique appréhendée par l'enseignement du droit : l'exemple des cours de légistique à l'Ecole Nationale d'Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost, Anne-Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso, pp.149-169, 2020, 978-2-275-07484-9</w:t>
@@ -1455,51 +1455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legal Training as Socialization to State Power: An Ethnography of Law Classes for French Senior Civil Servants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deo, Meera E.; Lazarus-Black, Mindie; Mertz, Elizabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power, Legal Education, and Law School Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, chap. 4, 2019, 978-0-429-53391-4</w:t>
@@ -1528,64 +1528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la surveillance juridique des administrations : le conseil d’État français et la promotion de la légistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Biland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crête, Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les surveillants de l’État démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, pp.109-133, 2014, Gouvernance et gestion publique, 9782763716688</w:t>
@@ -1922,51 +1922,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence anglaise à l’École libre des sciences politiques : la formation de gentlemen républicains (1871-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Pierre Mendès France, Grenoble II, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999GRE21018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2038,51 +2038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux contemporains de la formation juridique [prés. et coord. du dossier du n° 83 de : Droit et société ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aït-Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liora Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la formation des sciences de gouvernement [Vol. 53 N° 2 de : Revue française de science politique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vanneuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53-2, pp.126, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2292,51 +2292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7A969B7"/>
+    <w:nsid w:val="89DD33E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2523,51 +2523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-vanneuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080829988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;licand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45455" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Biglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2017.1278905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2013.771121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Biglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03893588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999GRE21018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rachel-vanneuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0882-1626" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080829988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;licand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.45455" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Biglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13639080.2017.1278905" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00839169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam A&#239;t-Aoudia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09695958.2013.771121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.20985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Biglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283040v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sayn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Perrocheau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cottin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03893588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999GRE21018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>