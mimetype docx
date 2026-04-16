--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -749,234 +749,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'espace genré à l'espace 'querisé'. Quelques réflexions sue le concept de performance et son usage en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.109-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Hai detto geografia?” dell’intricato rapporto tra studi lgbtiq e spazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.703-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la relation compliquée entre genre et géographie : quelques réflexions à partir du cas italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485223v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01485221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pornotopie, ovvero la spazializzazione del sesso americano</w:t>
               </w:r>
@@ -1431,191 +1431,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réveil des femmes. Les nouveaux rapports de genre dans un village du sud-est marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colonialismo e geografia: la costruzione del Marocco coloniale attraverso gli scritti di G. Hardy e J. Célérier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Soriani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista geografica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.695-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483056v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01382334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riflessioni sul senso del luogo</w:t>
               </w:r>
@@ -2220,51 +2220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Camuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture amazighe et le développement humain dans les communautés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Royal de la Culture Amazir, Feb 2007, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,165 +2352,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gendering the tourist encounter: the role of Moroccan women in Jamaa al Fna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference of Critical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Békéscsaba, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">IL RUOLO DELLE DONNE NELL'ISLAM TRA SPAZIO PUBBLICO E SPAZIO PRIVATO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia centrale islamica tra geopolitica e geostoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Cattolica di Milano, May 2002, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482963v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01485257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2672,199 +2672,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lo spazio della differenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Schmidt Di Freadberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4, 2011, Bollettino della Società Geografica Italiana</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Handbook of tourism and recent heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazly Safarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MutualHeritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Documents Euromed Heritage, 978-2-9538332-1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazly Safarzadeh</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01382232v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01382231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turismo critico</w:t>
               </w:r>
@@ -3088,225 +3088,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performing academy: feedback and diffusion strategies for queer researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène/sam Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gavin Brown; Kath Browne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Research Companion to Geographies of Sex and Sexualities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2016, 978-1472455482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geografía de género en Italia ¿misión imposible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Camuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Feliciantonio Cesare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veronica Ibarra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografías feministas en diversas latitudes. Orígenes, desarrollo y temáticas contemporáneas </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482802v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01382213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Porn</w:t>
               </w:r>
@@ -3677,186 +3677,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Camuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Giaccaria; Maria Paradiso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Lexicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugi-Società Geografica Italiana, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marchetti; Jamila Mascat; Isabella Peretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femministe a parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediesse, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484823v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01485207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post porno</w:t>
               </w:r>
@@ -3909,116 +3909,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’espace normatif à l’espace performatif: l’espace de la (r)ésistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Cerreti; Isabelle Dumont; Massimiliano Tabusi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie sociale et démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immaginario collettivo e costruzione dello spazio urbano: la conquista culturale di Marrakech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonardo Mercatanti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percorsi di Geografia tra cultura, società e turismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patron, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE TOURISME EN MILIEU FRAGILE : ENTRE DEVELOPPEMENT HUMAIN ET DEGRADATION ENVIRONNEMENTALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4027,253 +4100,180 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Minoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Camuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Amroui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Said Boujrouf ; Ouidad Tebaa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. des Archives contemporaines, 2011, 2813000272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La città velata. Riflessioni sulla spazializzazione dell’eteronormatività</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Giulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriano Cancellieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracce urbane. Alla ricerca della città</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, 2011, 9788856848427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485212v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01382235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo spazio eteronormativo</w:t>
               </w:r>
@@ -4408,371 +4408,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pesci bianchi e pesci neri &amp;quot; : racconto dei luoghi e discorso interculturale nella letteratura per l'infanzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Camuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enrico Squarcina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didattica della geografia critica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unicopli, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordine sociale e ordine urbano: la ville nouvelle nell'ideologia coloniale francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dino Costantini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiculturalismo alla francese? Dalla colonizzazione all’immigrazione </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Firenze University Press, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Venice is not sinking”: il turismo a Venezia tra immagine globale e nuovo marketing territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoia Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zanetto Gabriele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Adamo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turismo e sviluppo urbano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patron, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dell'Agnese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elena dell'Agnese. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unicopli, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482961v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01482836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de la ville: regard sur l’espace urbain de Marrakech coloniale et postcoloniale</w:t>
               </w:r>
@@ -4825,298 +4825,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement participatif dans le milieu rural au Maroc : l’exemple des Associations féminines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Camuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Gavray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cortext, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement participatif dans le milieu rural au Maroc : l’exemple des Associations féminines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Camuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gavray. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cortext, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aménagement touristique et transformation de l’espace urbain: les risques du développement du secteur à travers le cas comparé de Venise et Marrakech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Lando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Akdim; M. Laaouane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Aménagement du territoire et risques environnementaux au Maroc" </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’Université Sidi Mohamed Ben Abdellah, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482834v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-01485254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sguardi sulla situazione della donna nel milieu rurale in Marocco: il caso del villaggio di Hassilabiad (Errachdia)</w:t>
               </w:r>
@@ -5939,51 +5939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Borghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Dor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corti Slavina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ideadestroyingmuros Ideadestroyingmuros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rojas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.079.0029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Camuffo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2011.2065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rondinone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soriani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Martegani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo Michela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorilli Olivia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Mariotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazly Safarzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/2549066/Manuel_Tourisme_et_Patrimoine_recent_Handbook_of_tourism_and_recent_heritage._MutualHeritage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Schmidt Di Freadberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Celata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Feliciantonio Cesare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne/sam Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Le Gal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amroui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Giulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoia Paola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetto Gabriele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Senn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382336v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Borghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Dor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corti Slavina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ideadestroyingmuros Ideadestroyingmuros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rojas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.079.0029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Camuffo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2011.2065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rondinone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soriani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Martegani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo Michela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorilli Olivia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Schmidt Di Freadberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Mariotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazly Safarzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/2549066/Manuel_Tourisme_et_Patrimoine_recent_Handbook_of_tourism_and_recent_heritage._MutualHeritage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Celata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne/sam Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Feliciantonio Cesare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Le Gal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amroui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Giulia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoia Paola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetto Gabriele" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lando" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Senn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>