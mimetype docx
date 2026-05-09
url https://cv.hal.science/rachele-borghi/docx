--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -533,165 +533,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performance de-genere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doppiozero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’espace à l’époque du queer : contaminations queer dans la géographie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiqueer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dimensions francofolles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382341v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01382216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Porn</w:t>
               </w:r>
@@ -749,234 +749,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'espace genré à l'espace 'querisé'. Quelques réflexions sue le concept de performance et son usage en géographie</w:t>
+                <w:t xml:space="preserve">“Hai detto geografia?” dell’intricato rapporto tra studi lgbtiq e spazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.703-709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la relation compliquée entre genre et géographie : quelques réflexions à partir du cas italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.109-116</w:t>
+              <w:t xml:space="preserve">, 2012, 33, pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01485218v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la relation compliquée entre genre et géographie : quelques réflexions à partir du cas italien</w:t>
+                <w:t xml:space="preserve">De l'espace genré à l'espace 'querisé'. Quelques réflexions sue le concept de performance et son usage en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.85-87</w:t>
+              <w:t xml:space="preserve">, 2012, 33, pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485223v1</w:t>
+                <w:t xml:space="preserve">hal-01485221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pornotopie, ovvero la spazializzazione del sesso americano</w:t>
               </w:r>
@@ -1431,191 +1431,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colonialismo e geografia: la costruzione del Marocco coloniale attraverso gli scritti di G. Hardy e J. Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Soriani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista geografica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.695-712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le réveil des femmes. Les nouveaux rapports de genre dans un village du sud-est marocaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382334v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01483056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riflessioni sul senso del luogo</w:t>
               </w:r>
@@ -2220,51 +2220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Camuffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture amazighe et le développement humain dans les communautés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Royal de la Culture Amazir, Feb 2007, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,165 +2352,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">IL RUOLO DELLE DONNE NELL'ISLAM TRA SPAZIO PUBBLICO E SPAZIO PRIVATO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asia centrale islamica tra geopolitica e geostoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica di Milano, May 2002, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gendering the tourist encounter: the role of Moroccan women in Jamaa al Fna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference of Critical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Békéscsaba, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485257v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01482963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2672,349 +2672,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Handbook of tourism and recent heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazly Safarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MutualHeritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Documents Euromed Heritage, 978-2-9538332-1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lo spazio della differenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Schmidt Di Freadberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4, 2011, Bollettino della Società Geografica Italiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Handbook of tourism and recent heritage</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geografie di genere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessia Mariotti</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Rondinone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unicopli, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turismo critico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Documents Euromed Heritage, 978-2-9538332-1-8</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Celata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Unicopli, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Celata</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01382228v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01382229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geografia, postcolonialismo e costruzione delle identità. Una lettura dello spazio urbano di Marrakech</w:t>
               </w:r>
@@ -3088,384 +3088,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geografía de género en Italia ¿misión imposible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Camuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Feliciantonio Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Veronica Ibarra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografías feministas en diversas latitudes. Orígenes, desarrollo y temáticas contemporáneas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Performing academy: feedback and diffusion strategies for queer researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène/sam Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gavin Brown; Kath Browne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Research Companion to Geographies of Sex and Sexualities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2016, 978-1472455482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Veronica Ibarra. </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele in sex land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maud-Yeuse Thomas; Noomi B. Grüsig; Karine Espineira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografías feministas en diversas latitudes. Orígenes, desarrollo y temáticas contemporáneas </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, 2016</w:t>
+              <w:t xml:space="preserve">TRANSFÉMINISMES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cahiers de la transidentité 978-2-343-07014-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post Porn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrico Biasin; Giovanna Maina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porn After Porn. Contemporary Alternative Pornographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis International, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382103v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01382224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lazlo Pearlman mon ami », Entretien de Lazlo Pearlman</w:t>
               </w:r>
@@ -3677,50 +3677,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Post porno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Marchetti; Jamila Mascat; Isabella Peretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femministe a parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediesse, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3733,547 +3806,474 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Giaccaria; Maria Paradiso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Lexicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ugi-Società Geografica Italiana, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Marchetti; Jamila Mascat; Isabella Peretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femministe a parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediesse, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sabrina Marchetti; Jamila Mascat; Isabella Peretti. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immaginario collettivo e costruzione dello spazio urbano: la conquista culturale di Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leonardo Mercatanti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femministe a parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediesse, 2012</w:t>
+              <w:t xml:space="preserve">Percorsi di Geografia tra cultura, società e turismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patron, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE TOURISME EN MILIEU FRAGILE : ENTRE DEVELOPPEMENT HUMAIN ET DEGRADATION ENVIRONNEMENTALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Minoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Camuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Amroui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Said Boujrouf ; Ouidad Tebaa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme et pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. des Archives contemporaines, 2011, 2813000272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La città velata. Riflessioni sulla spazializzazione dell’eteronormatività</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Giulia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adriano Cancellieri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracce urbane. Alla ricerca della città</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, 2011, 9788856848427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’espace normatif à l’espace performatif: l’espace de la (r)ésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio Cerreti; Isabelle Dumont; Massimiliano Tabusi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie sociale et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382235v1</w:t>
-              </w:r>
-[...269 lines deleted...]
-                <w:t xml:space="preserve">hal-01485212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo spazio eteronormativo</w:t>
               </w:r>
@@ -4408,50 +4408,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Dell'Agnese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena dell'Agnese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unicopli, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Venice is not sinking”: il turismo a Venezia tra immagine globale e nuovo marketing territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoia Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanetto Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Adamo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turismo e sviluppo urbano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patron, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordine sociale e ordine urbano: la ville nouvelle nell'ideologia coloniale francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dino Costantini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiculturalismo alla francese? Dalla colonizzazione all’immigrazione </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Firenze University Press, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pesci bianchi e pesci neri &amp;quot; : racconto dei luoghi e discorso interculturale nella letteratura per l'infanzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4464,315 +4722,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrico Squarcina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didattica della geografia critica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unicopli, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482836v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-01482961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de la ville: regard sur l’espace urbain de Marrakech coloniale et postcoloniale</w:t>
               </w:r>
@@ -4825,50 +4825,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aménagement touristique et transformation de l’espace urbain: les risques du développement du secteur à travers le cas comparé de Venise et Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachele Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Lando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Akdim; M. Laaouane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Aménagement du territoire et risques environnementaux au Maroc" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université Sidi Mohamed Ben Abdellah, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement participatif dans le milieu rural au Maroc : l’exemple des Associations féminines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4881,73 +4980,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Gavray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cortext, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement participatif dans le milieu rural au Maroc : l’exemple des Associations féminines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachele Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4967,156 +5066,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gavray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cortext, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382336v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01482834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sguardi sulla situazione della donna nel milieu rurale in Marocco: il caso del villaggio di Hassilabiad (Errachdia)</w:t>
               </w:r>
@@ -5939,51 +5939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Borghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Dor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corti Slavina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ideadestroyingmuros Ideadestroyingmuros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rojas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.079.0029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Camuffo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2011.2065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rondinone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soriani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Martegani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485257v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo Michela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorilli Olivia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Schmidt Di Freadberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Mariotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazly Safarzadeh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/2549066/Manuel_Tourisme_et_Patrimoine_recent_Handbook_of_tourism_and_recent_heritage._MutualHeritage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Celata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne/sam Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha Prieur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Feliciantonio Cesare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48255" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Le Gal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amroui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Giulia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483114v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoia Paola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetto Gabriele" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482961v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lando" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Senn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512466v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Borghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Dor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Corti Slavina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ideadestroyingmuros Ideadestroyingmuros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rojas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.079.0029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Camuffo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/geouerj.2011.2065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rondinone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Soriani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Minca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Martegani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511107v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo Michela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorilli Olivia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Mariotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazly Safarzadeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/2549066/Manuel_Tourisme_et_Patrimoine_recent_Handbook_of_tourism_and_recent_heritage._MutualHeritage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Schmidt Di Freadberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Celata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Feliciantonio Cesare" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne/sam Bourcier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha Prieur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382224v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48255" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Le Gal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Amroui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Giulia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dell'Agnese" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoia Paola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanetto Gabriele" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Senn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>