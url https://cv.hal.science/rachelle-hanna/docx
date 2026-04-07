--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1149,165 +1149,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electric field calculation in hybrid insulation for electrotechnical equipment design</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of the Gas/Solid Interface for Medium Voltage Electrotechnical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL Conference 2024 Florence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">3rd Thematic School on Dielectrics 2024: Multifunctional composite insulating materials for electrical applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823148v1</w:t>
+                <w:t xml:space="preserve">hal-04711441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-breakdown streamer phenomena in CO2, air and their mixtures, and transition to leader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ranucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,152 +1335,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic School on Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of the Gas/Solid Interface for Medium Voltage Electrotechnical Applications</w:t>
+                <w:t xml:space="preserve">3D Electric field calculation in hybrid insulation for electrotechnical equipment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bonifaci</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Thematic School on Dielectrics 2024: Multifunctional composite insulating materials for electrical applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Porquerolles (Hyères), France</w:t>
+              <w:t xml:space="preserve">COMSOL Conference 2024 Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711441v1</w:t>
+                <w:t xml:space="preserve">hal-04823148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of contribution of EHD to the cooling of power semiconductor devices immersed in dielectric liquids</w:t>
               </w:r>
@@ -1914,273 +1914,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D simulation of the positive streamer in SF6: effect of high attachment rate in atmospheric and sub atmospheric pressures.</w:t>
+                <w:t xml:space="preserve">Numerical simulation of cathode directed streamer discharges in Air and CO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Boakye-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434023v1</w:t>
+                <w:t xml:space="preserve">hal-03434041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cathode directed streamer discharges in Air and CO2.</w:t>
+                <w:t xml:space="preserve">2D simulation of the positive streamer in SF6: effect of high attachment rate in atmospheric and sub atmospheric pressures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Boakye-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Timoshkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434041v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharges and Streamers Properties in Dielectric Liquids under Various Temperature</w:t>
               </w:r>
@@ -2959,394 +2959,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Drivers for Medium Voltage Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
+                <w:t xml:space="preserve">Recommendations for Surface Resistivity Characterization under High Voltage Direct Current (HVDC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Zavattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">13th International Electrical Insulation Conference (2017 INSUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526974v1</w:t>
+                <w:t xml:space="preserve">hal-02124214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Surface Resistivity Characterization under High Voltage Direct Current (HVDC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Vinson</w:t>
+                <w:t xml:space="preserve">Electrical Characterization of Esters Liquid at High Temperatures above 200°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joko Muslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girodet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N.I Sinisuca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Electrical Insulation Conference (2017 INSUCON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th. Int. Conf. on Diel. Liq. (ICDL) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124214v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of Esters Liquid at High Temperatures above 200°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joko Muslim</w:t>
+                <w:t xml:space="preserve">Gate Drivers for Medium Voltage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokchea Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.I Sinisuca</w:t>
+                <w:t xml:space="preserve">Benoît Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th. Int. Conf. on Diel. Liq. (ICDL) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">PCIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551783v1</w:t>
+                <w:t xml:space="preserve">hal-01526974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of IGBT gate drivers for high insulation voltage up to 30kV</w:t>
               </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Zavattoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Electrical Insulation and Dielectric Phenomena (CEIDP), 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4283,51 +4283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j5020018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2018.007428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Am" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2016.0333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zavattoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/37/375501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2279302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moubarak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ranucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonifaci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentils" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04711441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencho Dorji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joko Muslim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Freitas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Abdoul Bikinga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reboud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Zavattoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Vu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I Sinisuca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j5020018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2018.007428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Am" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2016.0333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zavattoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/37/375501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2279302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moubarak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ranucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04711441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonifaci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentils" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencho Dorji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joko Muslim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Freitas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Abdoul Bikinga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reboud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Zavattoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Vu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I Sinisuca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>