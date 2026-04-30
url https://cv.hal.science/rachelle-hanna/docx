--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1244,537 +1244,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-breakdown streamer phenomena in CO2, air and their mixtures, and transition to leader</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+                <w:t xml:space="preserve">3D Electric field calculation in hybrid insulation for electrotechnical equipment design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moubarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gentils</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic School on Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">COMSOL Conference 2024 Florence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713842v1</w:t>
+                <w:t xml:space="preserve">hal-04823148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electric field calculation in hybrid insulation for electrotechnical equipment design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Moubarak</w:t>
+                <w:t xml:space="preserve">Pre-breakdown streamer phenomena in CO2, air and their mixtures, and transition to leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ranucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonifaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bonifaci</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL Conference 2024 Florence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Thematic School on Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823148v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of contribution of EHD to the cooling of power semiconductor devices immersed in dielectric liquids</w:t>
+                <w:t xml:space="preserve">Design of Power Modules Using Containers Filled With Phase Change Materials as Device Top Interconnection for Power Peak Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chencho Dorji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachelle Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabih Khazaka</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Dielectric Liquids (ICDL 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Catania, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE56861.2023.10100726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159293v1</w:t>
+                <w:t xml:space="preserve">hal-04496407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Power Modules Using Containers Filled With Phase Change Materials as Device Top Interconnection for Power Peak Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Assessment of contribution of EHD to the cooling of power semiconductor devices immersed in dielectric liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chencho Dorji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Khazaka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 24th International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Dielectric Liquids (ICDL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Worcester, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496407v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Discharges and Electroluminescence Measurements on Power Electronic Substrates Embeded in Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chencho Dorji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Khazaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Dielectric Liquids (ICDL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Worcester Polytechnic Institute, Jun 2023, Worcester, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,284 +2376,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Discharge Measurements on Dibenzyltoluene for High Temperature Encapsulant Application up to 350°C”</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teaching how to characterize and implement high speed power devices for tomorrow's engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendpanga-Abdoul Bikinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th. Int. Conf. on Diel. Liq. (ICDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ECCE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122980v1</w:t>
+                <w:t xml:space="preserve">hal-02313640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching how to characterize and implement high speed power devices for tomorrow's engineers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streamer Generation and Propagation in Dibenzyltoluene and Ester liquids under High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joko Muslim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngapuli Irmea Sinisuka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">20th. Int. Conf. on Diel. Liq. (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313640v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer Generation and Propagation in Dibenzyltoluene and Ester liquids under High Temperature</w:t>
+                <w:t xml:space="preserve">Partial Discharge Measurements on Dibenzyltoluene for High Temperature Encapsulant Application up to 350°C”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joko Muslim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesaint</w:t>
@@ -2693,51 +2693,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th. Int. Conf. on Diel. Liq. (ICDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123001v1</w:t>
+                <w:t xml:space="preserve">hal-02122980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibenzyltoluene Liquid Characterization: DC and AC Breakdown Measurement at High Temperature Range up to 350°C</w:t>
               </w:r>
@@ -3751,51 +3751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Dielectric Encapsulation for High Temperature High Voltage Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Khazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mendizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j5020018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2018.007428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Am" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2016.0333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zavattoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/37/375501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2279302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moubarak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ranucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04711441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonifaci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentils" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencho Dorji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joko Muslim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Freitas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Abdoul Bikinga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123001v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reboud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Zavattoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Vu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I Sinisuca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Boakye-Mensah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonifaci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Hanna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timoshkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j5020018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2018.007428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajambo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Nkengla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niyongere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Dhed&#8217;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1196.27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Am" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2016.0333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zavattoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/37/375501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2279302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moubarak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ranucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04711441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonifaci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentils" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Khazaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azzopardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE56861.2023.10100726" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencho Dorji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159303v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gentils" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Francisco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Ebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joko Muslim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngapuli Irmea Sinisuka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Freitas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendpanga-Abdoul Bikinga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Reboud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Zavattoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Vu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I Sinisuca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mendizabal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>