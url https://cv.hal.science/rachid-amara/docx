--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,13688 +66,13688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilization and deposition of plastic along an estuarine bank during tidal cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), 12p. / e42026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e42026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal dynamics and tidal influences on plastic deposition, remobilization, and accumulation in an estuarine mixing zone in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197 (7), pp.760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-025-14225-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do tidal fluctuations affect microplastics distribution and composition in coastal waters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iseline Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.116166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal dynamic of the benthic food web in subtidal sandbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 735, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Natural and Anthropogenic Environmental Pressures on European Eel Abundances in French Estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fishes9020044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastic inputs to the Mediterranean Sea during wet and dry seasons: The case of two Lebanese coastal outlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.115781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otolith morphogenesis during the early life stages of fish is temperature‐dependent: Validation by experimental approach applied to European seabass (&amp;lt;i&amp;gt;Dicentrarchus labrax&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bled Defruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (6), pp.2032-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing environmental monitoring across the water continuum combining biomarker analysis in multiple sentinel species: A case study in the Seine-Normandie Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Slaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bonnevalle-Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Allonier-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 358, pp.120784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of flounder caging and proteomics to explore the impact of a major industrial accident caused by fire on the Seine estuarine water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201, pp.116178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what extent is blue mussels caging representative of microplastics in the natural environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 912, pp.168975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between habitat use and individual condition of European eel (Anguilla anguilla) in six estuaries of the eastern English Channel (North-eastern Atlantic ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.108446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Remote Hyperspectral Imaging System Embedded on an Unmanned Aquatic Drone for the Detection and Identification of Floating Plastic Litter Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahed Alboody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.3455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15143455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical distribution of microplastics in a river water column using an innovative sampling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (11), pp.1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11915-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04251040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnessing Fishers’ local knowledge and their perceptions: Opportunities to improve management of coastal fishing in Mediterranean marine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Boubekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Borhane Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 344, pp.118456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fish food-web structure of a southern Mediterranean lagoon (El Mellah Lagoon, Algeria): what we can learn from stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Draredja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Borhane Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.30180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal contamination of microplastics in shellfish farming regions: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.113842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioaccumulation of trace metal elements and biomarker responses in caged juvenile flounder at a polluted site: Effects of fish density and time exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185 (Part A), pp.114289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Method for Microplastics Identification in Copepods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Bialais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, 12p. / 905303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvc.2022.905303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of estuarine habitats for the feeding ecology of the European eel (Anguilla anguilla L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), 23p. / e0270348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manta net: The golden method for sampling surface water microplastics in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.811112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.811112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03630809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social-ecological dimensions of Marine Protected Areas and coastal fishing: How fishermen's local ecological knowledge can inform fisheries management at the future “Taza” MPA (Algeria, SW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Boubekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Borhane Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.106121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2022.106121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abundance and Growth of the European Eels (Anguilla anguilla Linnaeus, 1758) in Small Estuarine Habitats from the Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue Otoliths and Their Applications in Fishery Science, 7 (5), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fishes7050213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentrations of lead, cadmium and mercury in sardines, Sardina pilchardus (Walbaum, 1792) from the Algerian coast and health risks for consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Aissioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.104490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2022.104490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of chemical stress, season, and climate change on the flounder population of the highly anthropised Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (39), pp.59751-59769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-20000-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative approach for microplastic sampling in all surface water bodies using an aquatic drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Part of special issue Environment, 8 (11), pp.e11662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directional Bilateral Asymmetry in Fish Otolith: A Potential Tool to Evaluate Stock Boundaries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelig Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsteen Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Biological Symmetry Analysis, 13 (6), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym13060987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and seasonal variability in fish food webs in a small macrotidal estuary (Canche estuary, Eastern English Channel) based on stable carbon and nitrogen isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, 14p. / 101694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baseline data for marine protected areas planning and fisheries monitoring: Potential conflicts between recreational IUU and commercial fisheries in the proposed “Taza” MPA (Algeria, SW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Boubekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Borhane Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 201, pp.105425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2020.105425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03026455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentrations of lead, cadmium, and mercury in Mullus barbatus barbatus (L.) from the Algerian coast and health risks associated to its consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Aissioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.101959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Integrated Biomarker Approach Using Flounder to Improve Chemical Risk Assessments in the Heavily Polluted Seine Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.14-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jox10020004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvenile fish caging as a tool for assessing microplastics contamination in estuarine fish nursery grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria El Rakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabassiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Multi-Stressors in Freshwater and Transitional Environments: from Legacy Pollutants to Emerging Ones, 27 (4), pp.3548-3559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3345-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of trace element contamination and bioaccumulation in algae (Ulva lactuca), bivalves (Spondylus spinosus) and shrimps (Marsupenaeus japonicus) from the Lebanese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Chekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.101478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal eutrophication as a potential driver of functional homogenization of copepod species assemblages in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urania Christaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Chelgham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.106388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of microplastics exposure on mussel (Mytilus edulis) gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luen Luen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 745, pp.141018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03137792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is blue mussel caging an efficient method for monitoring environmental microplastics pollution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 710, pp.135649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do environmental conditions (temperature and food composition) affect otolith shape during fish early juvenile phase? An experimental approach applied to European Seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bled Defruit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 521, pp.151239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2019.151239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directional bilateral asymmetry in otolith morphology may affect fish stock discrimination based on otolith shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Massaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Jurado-Ruzafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling caging and proteomics on the European flounder (Platichthys flesus) to assess the estuarine water quality at micro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 695, pp.133760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources of microplastics pollution in the marine environment: Importance of wastewater treatment plant and coastal landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.608-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.06.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplastics pollution along the Lebanese coast (Eastern Mediterranean Basin): Occurrence in surface water, sediments and biota samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 696, pp.133933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of purse seine fishery of Ziama Bay (Gulf of Béjaia, SW Mediterranean): Implications for sustainability management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Boubekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization, performance, and application of a pyrolysis-GC/MS method for the identification of microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Himber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Boricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Fading lemonade challenge/Where are modern flow techniques heading to?/Current trends in supercritical fluid chromatography/Instrumental analysis of microplastics, 410 (25), pp.6663 - 6676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-1279-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01874611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and spatio-temporal dynamics of the artisanal small-scale fisheries at the future MPA of “Taza” (Algerian coast, SW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Boubekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex J. Caveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Borhane Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.555-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.16192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-approach analysis to assess diet of harbour porpoises Phocoena phocoena in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Abi Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 563 (249-259), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental effects on the spatio-temporal patterns of abundance and distribution of Sardina pilchardus and sardinella off the Mauritanian coast (North-West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ahmed Ahmed Jeyid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dessailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.282-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forecasting climate-driven changes in the geographical range of the European anchovy (Engraulis encrasicolus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (5), pp.1288-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentrations and Potential Human Health Risks of Trace Metals (Cd, Pb, Hg) and Selected Organic Pollutants (PAHs, PCBs) in Fish and Seafood from the Senegalese Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41742-017-0032-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of otolith-shape analysis for stock discrimination of Boops boops along the Algerian coast (southwestern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelig Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2017.1363817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and seasonal variations of trace elements concentrations in liver and muscle of round Sardinelle (Sardinella aurita) and Senegalese sole (Solea senegalensis) along the Senegalese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.758-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.08.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of trace element contamination and bioaccumulation in algae (Ulva lactuca), mussels (Perna perna), shrimp (Penaeus kerathurus), and fish (Mugil cephalus, Saratherondon melanotheron) along the Senegalese coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (1-2), pp.339-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.12.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of freshness and freeze-thawing of sea bream fillets (&amp;lt;em&amp;gt;Sparus aurata&amp;lt;/em&amp;gt;) by a cytosolic enzyme: Lactate dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210, pp.428-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.04.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproduction et maturation des gonades de Sardina pilchardus dans le golfe d’Annaba (Nord-Est algérien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahnaz Lechekhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ladaimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Bedairia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2), pp.143-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nematodes parasitizing Trachurus trachurus (L.) and Boops boops (L.) from Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltoum Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Iguerouada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (11), pp.4059 - 4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-015-4633-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former uranium mine-induced effects in caged roach: a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.215-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-014-1374-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of mussels for mitigating the noxious effect of phytoplankton spring blooms on farmed fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delegrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental Control on Fish and Macrocrustacean Spring Community-Structure, on an Intertidal Sandy Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achwak Benazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), 19p. / e0117220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Estuarine Fish Opportunistic Feeders? The Case of a Low Anthropized Nursery Ground (the Canche Estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Sections: Human Dimensions of Our Estuaries and Coasts; and Renewable Ocean Energy Development and the Environment, 38 (1), pp.252-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-014-9787-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accumulation of PAHs,Me-PAHs, PCBs and total Mercury in sediments and Marine Species in Coastal Areas of Dakar, Senegal: Contamination level and impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanah Rabodonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Merhaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.419 - 432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the vulnerability of juvenile sea bass (Dicentrarchus labrax) exposed to the harmful algal bloom (HAB) species Pseudo-nitzschia delicatissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delegrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What can otolith shape analysis tell us about population structure of the European sardine, Sardina pilchardus, from Atlantic and Mediterranean waters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dessailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2014.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the European flounder responses to chemical stress in the English Channel, considering biomarkers and life history traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo D. Riso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (2), pp.634-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01351927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A scanning electron microscopy study of Argulus vittatus (Rafinesque-Schmaltz,1814) (Crustacea :Branchiura) from Algerian coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhir Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Trilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (6), pp.2265-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-014-3881-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population structure of the European anchovy, Engraulis encrasicolus, in the SW Mediterranean Sea, and the Atlantic Ocean : evidence from otolith shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Hamitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (9), pp.2429-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) stranded along the southern North Sea: An assessment through metallic contamination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Bouveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acombined measurement of metal bioaccumulation and condition indices in juvenile European flounder, Platichthys flesus,from European estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.498-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do transparent exopolymeric particles (TEP) derived from Phaeocystis globosa bloom impact the physiological performances of European sea bass juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isil Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 414-415, pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2013.07.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of food limitation on 9 metal concentrations in liver and polycyclic aromatic hydrocarbon metabolites in bile of juvenile turbot (Scophthalmus maximus) previously exposed to contaminated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (11), pp.2552-2557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of starvation on condition and growth of juvenile plaice Pleuronectes platessa: nursery habitat quality assessment during the settlement period.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue : Fish and Fisheries, 93 (2), pp.479-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315412000483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of juvenile sea bass, Dicentrarchus labrax, exposed to acute concentrations of crude oil, as assessed by molecular and physiological biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (7), pp.692-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological responses of caged juvenile sea bass (Dicentrarchus labrax) and turbot (Scophtalmus maximus) in a harbour polluted area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gevaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of macrobenthic assemblages of three fish estuarine nurseries and their importance as foraging grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (1), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315411000336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trophic functioning of coastal ecosystems along an anthropogenic pressure gradient: A French case study with emphasis on a small and low impacted estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Part of special issue Assessing Ecological Quality in Estuarine and Coastal Systems – Functional Perspective, 112, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-cohort differences in growth, condition and feeding of juvenile anchovy (Engraulis encrasicolus) in the Gulf of Béjaia (Algerian coast, SW Mediterranean): Implications for recruitment success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129-130, pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metal concentrations, growth and condition indices in European juvenile flounder (Platichthys flesus) relative to sediment contamination levels in four Eastern English Channel estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isil Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.3211-3219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2em30765k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and condition indices of juvenile turbot, Scophthalmus maximus, exposed to contaminated sediments: Effects of metallic and organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multibiomarker approach in juvenile turbot, Scophthalmus maximus, exposed to contaminated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isil Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are biochemical biomarker responses related to physiological performance of juvenile sea bass (Dicentrarchus labrax) and turbot (Scophthalmus maximus) caged in a polluted harbour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (3), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2011.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la pollution sur les écosystèmes côtiers : exemple de la Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gestion durable des zones côtières et marines : nouveaux discours, nouvelles durabilités, nouvelles frontières, Hors-Série 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.10990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are biochemical biomarker responses related to physiological performance of juvenile sea bass (Dicentrarchus labrax) and turbot (Scophthalmus maximus) caged in a polluted harbour?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (3), pp.187-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trace metals in sediments, macroalgae and benthic SPECIES FROM the western part of algerian coas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benguedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef N Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Science and Engineering. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (12), pp.1604-1612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between age, growth, diet and environmental parameters for anchovy (Engraulis encrasicolus L.) in the Bay of Bénisaf (SW Mediterranean, west Algerian coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.47-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l'anthropisation sur la biodiversité et le fonctionnement des écosystèmes marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gestion intégrée des zones côtières : risques et responsabilités, Hors-Série 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.10129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fish composition and assemblage structure in three Eastern English Channel macrotidal estuaries: a comparison with other French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (2), pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropogenic disturbance on nursery function of estuarine areas for marine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and condition of 0-group European flounder, Platichthys flesus as indicator of estuarine habitat quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 627 (1), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-009-9717-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental factors structuring fish composition and assemblages in a small macrotidal estuary (eastern English Channel).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (3), pp.507-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latitudinal comparison of spawning season and growth of 0-group sole, Solea solea (L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.521-528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat specific growth rates and condition indices for the sympatric solesSolea solea (Linnaeus, 1758) and Solea senegalensis Kaup 1858, in the Tagus estuary, Portugal, based on otolith daily increments and RNA-DNA ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.163-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-season and interannual variations in fish and macrocrustacean community structure on a eastern English Channel sandy beach: influence of environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (4), pp.721-730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontogenetic and spatial variation in the diet of hake (Merluccius merluccius) in the Bay of Biscay and the Celtic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bryckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (6), pp.1210-1219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and condition indices measured on juvenile sole (Solea solea L.) to assess the quality of essential fish habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 351, pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergent signs of degradation of both the capacity and the quality of an essential fish habitat : synthesis on the Seine estuary (France), an highly anthropised estuary of which flatfish nursery function is altered.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Consequences of estuarine management on hydrodynamics and ecological functioning ECSA 38th Symposium – Rouen 2004 Co-organisation Seine-Aval Programme and ECSA, 588, pp.225-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of environmental conditions on macrofauna assemblages in intertidal zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (31), pp.155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and condition indices in juvenile sole (Solea solea L.) measured to assess the quality of essential fish habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 351, pp.201-2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth performances of juvenile sole Solea solea under environmental constraints of embayed nursery areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan D. Rijnsdorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.213-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poissons des eaux continentales d'Algérie. Étude de l'ichtyofaune de la Soummam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (3), pp.351-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are growth and density quantitative indicators of essential fish habitat quality? An application to the common sole Solea solea nursery grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Désaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (1-2), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and condition of juvenile sole (Solea solea L.) as indicators of habitat quality in coastal and estuarine nurseries in the Bay of Biscay with a focus on sites exposed to the Erika oil spill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Desaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientia Marina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (S1), pp.183--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/scimar.2006.70s1183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of growth and condition indices of juvenile flatfish in differentcoastal nursery grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (2), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-004-0090-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth, feeding and distribution of the solenette Buglossidium luteum with particular reference to its habitat preference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (3-4), pp.211 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2003.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of nitrogen limitation on growth and nitrite excretion rates of the dinoflagellate Prorocentrum minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 105, pp.301 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps105301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'imagerie hyperspectrale embarqué sur un véhicule téléopéré aquatique pour la détection et l'identification automatique de déchets marins flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam El Bergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adam El Bergui</w:t>
+                <w:t xml:space="preserve">Rosa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilization and Deposition of Plastics along Estuarine banks in a Typical French Estuary During Complete Tidal Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Sawan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+                <w:t xml:space="preserve">Florence Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark dataset and classification of marine plastic waste acquired by a remote hyperspectral imaging system embedded on an aquatic drone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam El Bergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’émission de microplastiques et d’additifs de deux filets mytilicoles : conventionnel vs biodégradable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayan Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bossaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04604343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser et caractériser les particules de plastique : introduction de la plateforme 3PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03711645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3PAC: A Platform for Plastic Particles Analyses &amp; Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro 2020 International conference - Fate and Impacts of Microplastices: knowledge and responsabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On-line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marine Sciences For Society researchers’ network - MSFS (Eds); The World Network of Island and Coastal Biosphere Reserves - WNICBR (Eds)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MICRO 2020 Fate and Impact of Microplastics: Knowledge and Responsibilities. conference proceedings, pp.149-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03884760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898193v1</w:t>
-              </w:r>
-[...12612 lines deleted...]
-                <w:t xml:space="preserve">hal-01893912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13759,350 +13759,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des zones intertidales pour les juvéniles de poissons et de macrocrustacés le long du littoral des côtes de la Manche orientale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des estuaires Picards pour les poissons migrateurs amphihalins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Denis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Kévin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.11-27, 2024, 978-3-8416-7831-7</w:t>
+              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.41-60, 2024, 978-3-8416-7831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881042v1</w:t>
+                <w:t xml:space="preserve">hal-04881047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des estuaires Picards pour les poissons migrateurs amphihalins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Rôle des zones intertidales pour les juvéniles de poissons et de macrocrustacés le long du littoral des côtes de la Manche orientale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalef Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.41-60, 2024, 978-3-8416-7831-7</w:t>
+              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.11-27, 2024, 978-3-8416-7831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881047v1</w:t>
+                <w:t xml:space="preserve">hal-04881042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Senegalese Coastal and Marine Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalres Sheppard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Seas: an Environmental Evaluation Volume I: Europe, the Americas and West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.855-873, 2019, 978-0-12-805068-2. </w:t>
@@ -14140,77 +14140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish as Reference Species in Different Water Masses: chapter 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Amiard Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14263,320 +14263,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de sédiments contaminés sur les performances physiologiques de juvéniles de turbot, Scophtalmus maximus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances physiologiques des juvéniles de flet (Platichtyhs flesus) en réponse à la contamination métallique dans différents estuaires de la Manche Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perrichon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">I. Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 26eme Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union des Océanographes de France, pp.45-50, 2012, 978-2-9510625-5-9</w:t>
+              <w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union des Océanographes de France, pp.15-20, 2012, 978-2-9510625-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823503v1</w:t>
+                <w:t xml:space="preserve">hal-00815798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances physiologiques des juvéniles de flet (Platichtyhs flesus) en réponse à la contamination métallique dans différents estuaires de la Manche Orientale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de sédiments contaminés sur les performances physiologiques de juvéniles de turbot, Scophtalmus maximus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Filipuci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">P. Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union des Océanographes de France, pp.15-20, 2012, 978-2-9510625-5-9</w:t>
+              <w:t xml:space="preserve">Le 26eme Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union des Océanographes de France, pp.45-50, 2012, 978-2-9510625-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815798v1</w:t>
+                <w:t xml:space="preserve">hal-00823503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pollution to altered fish biological and physiological performances; the case of flatfish in the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amiard-Triquet, Claude; Rainbow, Philip S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental assessment of estuarine ecosystems: a case study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 11, CRCPress, 14p., 2009, Environmental and ecological risk assessment series, 978-1-420-06260-1</w:t>
@@ -14637,90 +14637,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the emission potential (microplastics &amp; organic additives) by conventional or biodegradable mussel nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bossaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayan Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14756,346 +14756,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04761265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition verticale et variabilité saisonnière de la contamination microplastiques dans la colonne d’eau d’une rivière en utilisant une méthode d’échantillonnage innovante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+                <w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04369466v1</w:t>
+                <w:t xml:space="preserve">hal-04424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+                <w:t xml:space="preserve">Répartition verticale et variabilité saisonnière de la contamination microplastiques dans la colonne d’eau d’une rivière en utilisant une méthode d’échantillonnage innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t>
+              <w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424604v1</w:t>
+                <w:t xml:space="preserve">anses-04369466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de la plateforme 3PAC : analyse et caractérisation des particules de plastiques dans l’environnement et les produits marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéremy Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15131,359 +15131,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03711255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
+                <w:t xml:space="preserve">Ingestion of microplastics and impacts on gut microbiota in marine bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Luen-Luen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
+              <w:t xml:space="preserve">2019 International Orchid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172444v1</w:t>
+                <w:t xml:space="preserve">anses-03942414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of microplastics and impacts on gut microbiota in marine bivalves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messika Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luen-Luen Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Orchid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942414v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Py-GC/MS method development and application for the identification of microplastics from seafood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Conference of the West European Fish Technologists Association – WEFTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, West European Fish Technologists Association – WEFTA, Oct 2018, Lisbonne, Portugal</w:t>
@@ -15512,103 +15512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Py-GC/MS method and its application to identify marine microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Himber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Boricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2018- Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lanzarotte, Spain</w:t>
@@ -15650,77 +15650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SA6 HQFISH: Impact de la qualité des habitats estuariens de la Seine sur le fonctionnement d'une population de poisson (du recrutement des juvéniles, au processus de maturation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Borcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15775,51 +15775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des risques littoraux en Nord-Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Drobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15870,103 +15870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandoned uranium mine-induced effects in caged roach : a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe) : "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
@@ -15995,103 +15995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de biomarqueurs immunologiques chez le gardon dans le cadre de l'évaluation de la toxicité de l'uranium in situ à proximité d'anciennes mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
@@ -16120,90 +16120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between biochemical and physiological biomarkers responses measured on juvenile marine fish under environmental chemical contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28Th ESCPB Congress of the New European Society of Comparative Physiology and Biochemistry "Cellular and molecular mechanisms for physiological adaptation to multiple stress"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bilbao, Spain. pp.S22-S23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16249,103 +16249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, condition indices and biomarker responses of juvenile turbot, Scophtalmus maximus, exposed to contaminated sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Pollutant Responses in Marine Organisms (PRIMO 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Long Beach, United States. pp.130-140</w:t>
@@ -16374,77 +16374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker responses and physiological performance in caged juvenile sea bass (Dicentrarchus labrax) and turbot (Psetta maxima) from contaminated area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gevaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16499,103 +16499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic model of the Canche estuary, a small estuary of the eastern English Channel: a comparison with other French coastal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47: Integrative Tools and Methods in Assessing Ecological Quality in Estuarine and Coastal Systems Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Figueira da fos, Portugal</w:t>
@@ -16624,103 +16624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of comtaminated sediments on physiological performance and biomarker responses in juvenile turbot psetta maxima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47: Integrative Tools and Methods in Assessing Ecological Quality in Estuarine and Coastal Systems Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Citizen Science Association (ECSA), Sep 2010, Figueira da Foz, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16739,445 +16739,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between biomarkers responses and physiological performance of European sea bass juveniles (Dicentrarchus labrax) exposed to acute heavy metals contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Filipuci</w:t>
+                <w:t xml:space="preserve">Study of the correlation between biomarkers responses and physiological performance of juvenile sea bass (dicentrarchus labrax) exposed to contaminated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isil Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
+              <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970458v1</w:t>
+                <w:t xml:space="preserve">ineris-00970456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the correlation between biomarkers responses and physiological performance of juvenile sea bass (dicentrarchus labrax) exposed to contaminated sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Henry</w:t>
+                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : APR Liteau2 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Liteau. Science et gouvernance en appui au développement durable du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970456v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : APR Liteau2 2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link between biomarkers responses and physiological performance of European sea bass juveniles (Dicentrarchus labrax) exposed to acute heavy metals contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Girardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Liteau. Science et gouvernance en appui au développement durable du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. pp.9</w:t>
+              <w:t xml:space="preserve">15th International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596103v1</w:t>
+                <w:t xml:space="preserve">ineris-00970458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pollution to altered fish physiological performance ; the case of flatfish in the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17245,103 +17245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs ichtyologiques pour le suivi de la fonctionnalité de nourricerie des masses d'eau de transition / xénobiotiques dans le cadre de la DCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des organismes pathogènes et des micropolluants sur l'état de santé des poissons, mollusques et crustacés des milieux naturels : de l'individu au peuplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de recherche pour l'exploitation de la mer (Ifremer); Centre d'Etudes du Machinisme Agricole, du génie Rural, des Eaux et Forêts (Cemagref); Office National de l'Eau et des Milieux Aquatiques (ONEMA), Mar 2008, Nantes, France. pp.20</w:t>
@@ -17370,90 +17370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'indicateur poisson dans les estuaires : Travail collaboratif réalisé dans le cadre de LITEAU II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17553,51 +17553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17671,77 +17671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17763,103 +17763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les estuaires français. Indice anatomo-morphologique et parasitaire pour l'évaluation de l'état de santé des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17885,90 +17885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : programme LITEAU2 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18176,51 +18176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Nitschke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Almasri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bossaer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronaldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03884760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micro.infini.fr/micro-2020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05118165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14225-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04467323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116166" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gruselle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9020044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04394933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115781" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168975" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04251040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11915-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalef Rabhi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouaziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Draredja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Borhane Djebar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.30180" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Boubekri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Borhane Djebar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118456" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dufour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.905303" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114289" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03630809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.811112" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04058418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050213" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Aissioui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ramdane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2022.104490" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlesi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11662" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101694" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ider" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13060987" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105425" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946439v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101959" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Jemaa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabassiere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3345-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Ghosn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Khalaf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101478" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chihoub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chelgham" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106388" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135649" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03137792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen Luen Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Jurado-Ruzafa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy163" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bled Defruit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Pontual" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.151239" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.066" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Issa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133933" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094640v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01874611v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boricaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1279-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Caveen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.16192" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12192" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ider" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramdane" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2017.1363817" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Masson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.136" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZN68ZVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855023v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1374-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Ichalal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kacher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Iguerouada" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4633-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273205v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouhali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Lechekhab" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ladaimia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bedairia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274878v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2015.03.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69S3MC2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126743v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achwak Benazza" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117220" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174649v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanah Rabodonirina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Merhaby" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9787-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128199v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMNWPZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272797v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.11.023" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6VF8DT7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351927v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.033" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51C7WBXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010209v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trilles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-3881-1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020896v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pezeril" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouveroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.06.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128400v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Jemaa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Hamitouche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu097" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824545v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMZNSGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864256v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Filipuci" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goulard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.048" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGCQ8QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921338v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315412000483" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XQVCZTZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806928v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em30765k" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6DBWV0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778993v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.06.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28FTR5B4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499142v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meziane" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JS1KMXV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815307v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marechal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.02.010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757330v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10990" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961765v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2011.05.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758747v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757692v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benguedda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef N Dali" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761906v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Benmansour" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761442v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10129" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480217v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9717-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ3H90LL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481283v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.05.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QHJFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481282v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186055v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilliers" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hermel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07154" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481782v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bryckaert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kacher" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482315v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481472v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481766v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan D. Rijnsdorp" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481512v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161766v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;saunay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Morin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.02.006" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilliers" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desaunay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bergeron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schreiber" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2006.70s1183" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161581v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bergeron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-004-0090-2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K8PZF03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187680v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2003.08.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881042v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881047v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404120v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805068-2.00043-7" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605299v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823503v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815798v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipuci" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480706v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761265v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711255v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Thery" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942414v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen-Luen Li" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953600v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953551v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094284v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971011v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971041v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.05.071" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZQVMV58-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970859v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970738v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970458v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahaye" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970456v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971303v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246317v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auffret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bado-Nilles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05118165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14225-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04467323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116166" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gruselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9020044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04394933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalef Rabhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04251040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11915-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Boubekri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Borhane Djebar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118456" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouaziz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Draredja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Borhane Djebar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.30180" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.905303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03630809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.811112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04058418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050213" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Aissioui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ramdane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2022.104490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11662" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13060987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101694" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101959" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Jemaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabassiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3345-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Ghosn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Khalaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101478" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chihoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chelgham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106388" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03137792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen Luen Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135649" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bled Defruit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Pontual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.151239" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Jurado-Ruzafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy163" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133760" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Issa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01874611v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boricaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1279-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Caveen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.16192" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12192" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ider" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramdane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2017.1363817" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.136" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZN68ZVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouhali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Lechekhab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ladaimia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bedairia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Ichalal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kacher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Iguerouada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4633-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1374-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2015.03.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69S3MC2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achwak Benazza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117220" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9787-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanah Rabodonirina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Merhaby" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.11.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6VF8DT7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128199v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMNWPZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51C7WBXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trilles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-3881-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128400v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Jemaa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Hamitouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020896v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pezeril" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouveroux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.06.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMZNSGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Filipuci" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goulard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.048" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGCQ8QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315412000483" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XQVCZTZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758750v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.035" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6DBWV0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778993v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.06.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28FTR5B4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806928v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em30765k" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meziane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JS1KMXV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marechal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.02.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961765v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2011.05.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10990" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758747v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757692v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benguedda" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef N Dali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761906v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moali" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Benmansour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761442v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10129" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480217v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9717-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ3H90LL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481283v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.05.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QHJFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481282v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481782v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bryckaert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kacher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186055v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilliers" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hermel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07154" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482315v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481472v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481766v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan D. Rijnsdorp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fillon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161766v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;saunay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Morin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.02.006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilliers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desaunay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bergeron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schreiber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2006.70s1183" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161581v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bergeron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-004-0090-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K8PZF03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187680v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2003.08.002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980966v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604343v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Nitschke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Almasri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bossaer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronaldo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711645v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03884760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micro.infini.fr/micro-2020" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881042v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404120v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805068-2.00043-7" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605299v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815798v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipuci" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480706v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761265v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369466v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711255v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Thery" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942414v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen-Luen Li" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953600v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953551v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094284v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971011v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971041v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.05.071" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZQVMV58-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970859v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970738v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970456v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahaye" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970458v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971303v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246317v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auffret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bado-Nilles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>