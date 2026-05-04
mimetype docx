--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1359,429 +1359,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between habitat use and individual condition of European eel (Anguilla anguilla) in six estuaries of the eastern English Channel (North-eastern Atlantic ocean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kélig Mahé</w:t>
+                <w:t xml:space="preserve">Vertical distribution of microplastics in a river water column using an innovative sampling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalef Rabhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Boutin</w:t>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108446⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (11), pp.1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11915-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174448v1</w:t>
+                <w:t xml:space="preserve">anses-04251040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Remote Hyperspectral Imaging System Embedded on an Unmanned Aquatic Drone for the Detection and Identification of Floating Plastic Litter Using Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between habitat use and individual condition of European eel (Anguilla anguilla) in six estuaries of the eastern English Channel (North-eastern Atlantic ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahed Alboody</w:t>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Viudes</w:t>
+                <w:t xml:space="preserve">Kévin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15143455⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.108446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157245v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of microplastics in a river water column using an innovative sampling method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+                <w:t xml:space="preserve">A New Remote Hyperspectral Imaging System Embedded on an Unmanned Aquatic Drone for the Detection and Identification of Floating Plastic Litter Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahed Alboody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Veillet</w:t>
+                <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duflos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Périne Doyen</w:t>
+                <w:t xml:space="preserve">Alice Porebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Sawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195 (11), pp.1302. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.3455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11915-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15143455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04251040v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing Fishers’ local knowledge and their perceptions: Opportunities to improve management of coastal fishing in Mediterranean marine protected areas</w:t>
               </w:r>
@@ -2414,295 +2414,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of estuarine habitats for the feeding ecology of the European eel (Anguilla anguilla L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Boutin</w:t>
+                <w:t xml:space="preserve">Manta net: The golden method for sampling surface water microplastics in aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270348⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.811112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.811112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716404v1</w:t>
+                <w:t xml:space="preserve">anses-03630809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manta net: The golden method for sampling surface water microplastics in aquatic environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Diop</w:t>
+                <w:t xml:space="preserve">Role of estuarine habitats for the feeding ecology of the European eel (Anguilla anguilla L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.811112. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), 23p. / e0270348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2022.811112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03630809v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social-ecological dimensions of Marine Protected Areas and coastal fishing: How fishermen's local ecological knowledge can inform fisheries management at the future “Taza” MPA (Algeria, SW Mediterranean)</w:t>
               </w:r>
@@ -3424,51 +3424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and seasonal variability in fish food webs in a small macrotidal estuary (Canche estuary, Eastern English Channel) based on stable carbon and nitrogen isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharif Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria El Rakwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabassiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,64 +4354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 745, pp.141018. </w:t>
@@ -4802,295 +4802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling caging and proteomics on the European flounder (Platichthys flesus) to assess the estuarine water quality at micro scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Borcier</w:t>
+                <w:t xml:space="preserve">Sources of microplastics pollution in the marine environment: Importance of wastewater treatment plant and coastal landfill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Charrier</w:t>
+                <w:t xml:space="preserve">Sarah Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharif Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133760⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.608-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.06.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404132v1</w:t>
+                <w:t xml:space="preserve">hal-03487375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of microplastics pollution in the marine environment: Importance of wastewater treatment plant and coastal landfill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Kazour</w:t>
+                <w:t xml:space="preserve">Coupling caging and proteomics on the European flounder (Platichthys flesus) to assess the estuarine water quality at micro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Terki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaby Khalaf</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.608-618. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 695, pp.133760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2019.06.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487375v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics pollution along the Lebanese coast (Eastern Mediterranean Basin): Occurrence in surface water, sediments and biota samples</w:t>
               </w:r>
@@ -5949,295 +5949,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and Potential Human Health Risks of Trace Metals (Cd, Pb, Hg) and Selected Organic Pollutants (PAHs, PCBs) in Fish and Seafood from the Senegalese Coast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of otolith-shape analysis for stock discrimination of Boops boops along the Algerian coast (southwestern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Net</w:t>
+                <w:t xml:space="preserve">D. Ider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Howsam</w:t>
+                <w:t xml:space="preserve">Z. Ramdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelig Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lencel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Watier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41742-017-0032-4⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (3), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2017.1363817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697128v1</w:t>
+                <w:t xml:space="preserve">hal-04201988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of otolith-shape analysis for stock discrimination of Boops boops along the Algerian coast (southwestern Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentrations and Potential Human Health Risks of Trace Metals (Cd, Pb, Hg) and Selected Organic Pollutants (PAHs, PCBs) in Fish and Seafood from the Senegalese Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ider</w:t>
+                <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Ramdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kelig Mahe</w:t>
+                <w:t xml:space="preserve">Philippe Lencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bacha</w:t>
+                <w:t xml:space="preserve">Denis Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (3), pp.251-258. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.349-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2017.1363817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41742-017-0032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201988v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal variations of trace elements concentrations in liver and muscle of round Sardinelle (Sardinella aurita) and Senegalese sole (Solea senegalensis) along the Senegalese coast</w:t>
               </w:r>
@@ -6528,51 +6528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of freshness and freeze-thawing of sea bream fillets (&amp;lt;em&amp;gt;Sparus aurata&amp;lt;/em&amp;gt;) by a cytosolic enzyme: Lactate dehydrogenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalef Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7408,51 +7408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of PAHs,Me-PAHs, PCBs and total Mercury in sediments and Marine Species in Coastal Areas of Dakar, Senegal: Contamination level and impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,51 +7714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dessailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalef Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96, pp.11-17. </w:t>
@@ -8078,291 +8078,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of the European anchovy, Engraulis encrasicolus, in the SW Mediterranean Sea, and the Atlantic Ocean : evidence from otolith shape analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Bacha</w:t>
+                <w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) stranded along the southern North Sea: An assessment through metallic contamination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherif Jemaa</w:t>
+                <w:t xml:space="preserve">Sylvain Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Hamitouche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Bouveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (9), pp.2429-2435. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.266-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128400v1</w:t>
+                <w:t xml:space="preserve">hal-01020896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) stranded along the southern North Sea: An assessment through metallic contamination.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
+                <w:t xml:space="preserve">Population structure of the European anchovy, Engraulis encrasicolus, in the SW Mediterranean Sea, and the Atlantic Ocean : evidence from otolith shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pezeril</w:t>
+                <w:t xml:space="preserve">Sherif Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Bouveroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azzedine Hamitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalef Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 133, pp.266-273. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (9), pp.2429-2435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020896v1</w:t>
+                <w:t xml:space="preserve">hal-01128400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acombined measurement of metal bioaccumulation and condition indices in juvenile European flounder, Platichthys flesus,from European estuaries</w:t>
               </w:r>
@@ -8824,1078 +8824,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of juvenile sea bass, Dicentrarchus labrax, exposed to acute concentrations of crude oil, as assessed by molecular and physiological biomarkers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal concentrations, growth and condition indices in European juvenile flounder (Platichthys flesus) relative to sediment contamination levels in four Eastern English Channel estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isil Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarik Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.3211-3219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2em30765k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905658v1</w:t>
+                <w:t xml:space="preserve">hal-00806928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological responses of caged juvenile sea bass (Dicentrarchus labrax) and turbot (Scophtalmus maximus) in a harbour polluted area</w:t>
+                <w:t xml:space="preserve">Responses of juvenile sea bass, Dicentrarchus labrax, exposed to acute concentrations of crude oil, as assessed by molecular and physiological biomarkers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gevaert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarik Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19, pp.161-171. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (7), pp.692-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00758750v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of macrobenthic assemblages of three fish estuarine nurseries and their importance as foraging grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (1), pp.85-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315411000336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0025315411000336⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic functioning of coastal ecosystems along an anthropogenic pressure gradient: A French case study with emphasis on a small and low impacted estuary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Biological responses of caged juvenile sea bass (Dicentrarchus labrax) and turbot (Scophtalmus maximus) in a harbour polluted area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gevaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760872v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-cohort differences in growth, condition and feeding of juvenile anchovy (Engraulis encrasicolus) in the Gulf of Béjaia (Algerian coast, SW Mediterranean): Implications for recruitment success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 129-130, pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fishres.2012.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal concentrations, growth and condition indices in European juvenile flounder (Platichthys flesus) relative to sediment contamination levels in four Eastern English Channel estuaries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic functioning of coastal ecosystems along an anthropogenic pressure gradient: A French case study with emphasis on a small and low impacted estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Selleslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Part of special issue Assessing Ecological Quality in Estuarine and Coastal Systems – Functional Perspective, 112, pp.73-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2011.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2em30765k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00806928v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and condition indices of juvenile turbot, Scophthalmus maximus, exposed to contaminated sediments: Effects of metallic and organic compounds</w:t>
+                <w:t xml:space="preserve">A multibiomarker approach in juvenile turbot, Scophthalmus maximus, exposed to contaminated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Courcot</w:t>
+                <w:t xml:space="preserve">A. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Meziane</w:t>
+                <w:t xml:space="preserve">W. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isil Filipuci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.130-140. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499142v1</w:t>
+                <w:t xml:space="preserve">hal-00815307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multibiomarker approach in juvenile turbot, Scophthalmus maximus, exposed to contaminated sediments</w:t>
+                <w:t xml:space="preserve">Growth and condition indices of juvenile turbot, Scophthalmus maximus, exposed to contaminated sediments: Effects of metallic and organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescilla Perrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marechal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isil Filipuci</w:t>
+                <w:t xml:space="preserve">T. Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.130-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.02.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00815307v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are biochemical biomarker responses related to physiological performance of juvenile sea bass (Dicentrarchus labrax) and turbot (Scophthalmus maximus) caged in a polluted harbour ?</w:t>
               </w:r>
@@ -10089,51 +10089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are biochemical biomarker responses related to physiological performance of juvenile sea bass (Dicentrarchus labrax) and turbot (Scophthalmus maximus) caged in a polluted harbour?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10318,51 +10318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10521,51 +10521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10641,51 +10641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic disturbance on nursery function of estuarine areas for marine species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,51 +10788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10840,420 +10840,408 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 627 (1), pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-009-9717-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors structuring fish composition and assemblages in a small macrotidal estuary (eastern English Channel).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (3), pp.507-517. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.05.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal comparison of spawning season and growth of 0-group sole, Solea solea (L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vinagre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">A. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (3), pp.521-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat specific growth rates and condition indices for the sympatric solesSolea solea (Linnaeus, 1758) and Solea senegalensis Kaup 1858, in the Tagus estuary, Portugal, based on otolith daily increments and RNA-DNA ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vinagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vinagre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Fonseca</w:t>
+                <w:t xml:space="preserve">A. Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp.163-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-season and interannual variations in fish and macrocrustacean community structure on a eastern English Channel sandy beach: influence of environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11269,445 +11257,445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (4), pp.721-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic and spatial variation in the diet of hake (Merluccius merluccius) in the Bay of Biscay and the Celtic Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent signs of degradation of both the capacity and the quality of an essential fish habitat : synthesis on the Seine estuary (France), an highly anthropised estuary of which flatfish nursery function is altered.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mahe</w:t>
+                <w:t xml:space="preserve">C. Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64 (6), pp.1210-1219</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Consequences of estuarine management on hydrodynamics and ecological functioning ECSA 38th Symposium – Rouen 2004 Co-organisation Seine-Aval Programme and ECSA, 588, pp.225-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481782v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and condition indices measured on juvenile sole (Solea solea L.) to assess the quality of essential fish habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontogenetic and spatial variation in the diet of hake (Merluccius merluccius) in the Bay of Biscay and the Celtic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hermel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laffargue</w:t>
+                <w:t xml:space="preserve">Thomas Bryckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (6), pp.1210-1219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186055v1</w:t>
+                <w:t xml:space="preserve">hal-00481782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent signs of degradation of both the capacity and the quality of an essential fish habitat : synthesis on the Seine estuary (France), an highly anthropised estuary of which flatfish nursery function is altered.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and condition indices measured on juvenile sole (Solea solea L.) to assess the quality of essential fish habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Camille Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gilliers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">G. Hermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 351, pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481775v1</w:t>
+                <w:t xml:space="preserve">hal-00186055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental conditions on macrofauna assemblages in intertidal zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11723,315 +11711,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (31), pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and condition indices in juvenile sole (Solea solea L.) measured to assess the quality of essential fish habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 351, pp.201-2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth performances of juvenile sole Solea solea under environmental constraints of embayed nursery areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lagardère</w:t>
+                <w:t xml:space="preserve">Adriaan D. Rijnsdorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (3), pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poissons des eaux continentales d'Algérie. Étude de l'ichtyofaune de la Soummam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12047,656 +12035,656 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (3), pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are growth and density quantitative indicators of essential fish habitat quality? An application to the common sole Solea solea nursery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Désaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Désaunay</w:t>
+                <w:t xml:space="preserve">Jocelyne Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 69 (1-2), pp.96-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and condition of juvenile sole (Solea solea L.) as indicators of habitat quality in coastal and estuarine nurseries in the Bay of Biscay with a focus on sites exposed to the Erika oil spill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gilliers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Y Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Desaunay</w:t>
+                <w:t xml:space="preserve">Jp Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Marina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (S1), pp.183--192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/scimar.2006.70s1183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of growth and condition indices of juvenile flatfish in differentcoastal nursery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 71 (2), pp.189-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10641-004-0090-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10641-004-0090-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, feeding and distribution of the solenette Buglossidium luteum with particular reference to its habitat preference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kélig Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 51 (3-4), pp.211 - 217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2003.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nitrogen limitation on growth and nitrite excretion rates of the dinoflagellate Prorocentrum minimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 105, pp.301 - 309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps105301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12706,91 +12694,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'imagerie hyperspectrale embarqué sur un véhicule téléopéré aquatique pour la détection et l'identification automatique de déchets marins flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam El Bergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12809,73 +12797,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilization and Deposition of Plastics along Estuarine banks in a Typical French Estuary During Complete Tidal Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12934,814 +12922,814 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark dataset and classification of marine plastic waste acquired by a remote hyperspectral imaging system embedded on an aquatic drone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam El Bergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Porebski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’émission de microplastiques et d’additifs de deux filets mytilicoles : conventionnel vs biodégradable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+                <w:t xml:space="preserve">Therese Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Nitschke</w:t>
+                <w:t xml:space="preserve">Bayan Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayan Almasri</w:t>
+                <w:t xml:space="preserve">Mathias Bossaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ronaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04604343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de déploiement de biomarqueurs en appui à la surveillance de la qualité des masses d’eau, le long du continuum bassin verssant-littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser et caractériser les particules de plastique : introduction de la plateforme 3PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03711645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3PAC: A Platform for Plastic Particles Analyses &amp; Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro 2020 International conference - Fate and Impacts of Microplastices: knowledge and responsabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On-line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Marine Sciences For Society researchers’ network - MSFS (Eds); The World Network of Island and Coastal Biosphere Reserves - WNICBR (Eds)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MICRO 2020 Fate and Impact of Microplastics: Knowledge and Responsibilities. conference proceedings, pp.149-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03884760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Clérandeau</w:t>
+                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florane Le Bihanic</w:t>
+                <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13751,305 +13739,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des estuaires Picards pour les poissons migrateurs amphihalins</w:t>
+                <w:t xml:space="preserve">Rôle des zones intertidales pour les juvéniles de poissons et de macrocrustacés le long du littoral des côtes de la Manche orientale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalef Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gruselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.41-60, 2024, 978-3-8416-7831-7</w:t>
+              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.11-27, 2024, 978-3-8416-7831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881047v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des zones intertidales pour les juvéniles de poissons et de macrocrustacés le long du littoral des côtes de la Manche orientale.</w:t>
+                <w:t xml:space="preserve">Rôle des estuaires Picards pour les poissons migrateurs amphihalins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalef Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélig Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.11-27, 2024, 978-3-8416-7831-7</w:t>
+              <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.41-60, 2024, 978-3-8416-7831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881042v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Senegalese Coastal and Marine Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14085,92 +14073,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalres Sheppard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Seas: an Environmental Evaluation Volume I: Europe, the Americas and West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.855-873, 2019, 978-0-12-805068-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-805068-2.00043-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish as Reference Species in Different Water Masses: chapter 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14179,279 +14167,279 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amiard Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amiard-Triquet, Claude; Amiard, Jean-Claude; Mouneyrac, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Ecotoxicology: Advancing Tools for Dealing with Emerging Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press : Elsevier, pp.309-331, 2015, 978-0-12-800949-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances physiologiques des juvéniles de flet (Platichtyhs flesus) en réponse à la contamination métallique dans différents estuaires de la Manche Orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Filipuci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 26e Forum des jeunes océanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Océanographes de France, pp.15-20, 2012, 978-2-9510625-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de sédiments contaminés sur les performances physiologiques de juvéniles de turbot, Scophtalmus maximus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14483,73 +14471,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 26eme Forum des jeunes océanographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Océanographes de France, pp.45-50, 2012, 978-2-9510625-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pollution to altered fish biological and physiological performances; the case of flatfish in the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14569,51 +14557,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amiard-Triquet, Claude; Rainbow, Philip S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental assessment of estuarine ecosystems: a case study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 11, CRCPress, 14p., 2009, Environmental and ecological risk assessment series, 978-1-420-06260-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14623,801 +14611,801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the emission potential (microplastics &amp; organic additives) by conventional or biodegradable mussel nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+                <w:t xml:space="preserve">Therese Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bossaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Nitschke</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bayan Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rolando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro 2024 - Plastic Pollution from Macro to Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marine Sciences For Society research network; Lanzarote Biosphere Reserve; World Network of Island and Coastal Biopshere Reserves (WNICBR), Sep 2024, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04761265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SASHIMI. Surveillance active de l’impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Xuereb</w:t>
+                <w:t xml:space="preserve">Khedidja Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition verticale et variabilité saisonnière de la contamination microplastiques dans la colonne d’eau d’une rivière en utilisant une méthode d’échantillonnage innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04369466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de la plateforme 3PAC : analyse et caractérisation des particules de plastiques dans l’environnement et les produits marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kazour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéremy Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPER Marco, Oct 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03711255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of microplastics and impacts on gut microbiota in marine bivalves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luen-Luen Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messika Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Orchid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942414v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingestion of microplastics and impacts on gut microbiota in marine bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messika Revel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
+                <w:t xml:space="preserve">Luen-Luen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
+              <w:t xml:space="preserve">2019 International Orchid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PHC Orchid, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172444v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Py-GC/MS method development and application for the identification of microplastics from seafood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15476,73 +15464,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Conference of the West European Fish Technologists Association – WEFTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, West European Fish Technologists Association – WEFTA, Oct 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03953600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Py-GC/MS method and its application to identify marine microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hermabessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15601,306 +15589,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2018- Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lanzarotte, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03953551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SA6 HQFISH: Impact de la qualité des habitats estuariens de la Seine sur le fonctionnement d'une population de poisson (du recrutement des juvéniles, au processus de maturation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Borcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique 2017 du GIP Seine-Aval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des risques littoraux en Nord-Pas-de-Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Drobenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Drobenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévention des inondations dans le Nord Pas de Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus de la mer, Jun 2014, Boulogne sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandoned uranium mine-induced effects in caged roach : a multiparametric approach for the evaluation of in situ metal toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15959,73 +15947,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe) : "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de biomarqueurs immunologiques chez le gardon dans le cadre de l'évaluation de la toxicité de l'uranium in situ à proximité d'anciennes mines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16084,73 +16072,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between biochemical and physiological biomarkers responses measured on juvenile marine fish under environmental chemical contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16182,131 +16170,131 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28Th ESCPB Congress of the New European Society of Comparative Physiology and Biochemistry "Cellular and molecular mechanisms for physiological adaptation to multiple stress"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bilbao, Spain. pp.S22-S23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.05.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.05.071⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, condition indices and biomarker responses of juvenile turbot, Scophtalmus maximus, exposed to contaminated sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16338,73 +16326,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Pollutant Responses in Marine Organisms (PRIMO 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Long Beach, United States. pp.130-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker responses and physiological performance in caged juvenile sea bass (Dicentrarchus labrax) and turbot (Psetta maxima) from contaminated area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16413,262 +16401,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gevaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47: Integrative Tools and Methods in Assessing Ecological Quality in Estuarine and Coastal Systems Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Citizen Science Association (ECSA), Sep 2010, Figueira da Foz, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic model of the Canche estuary, a small estuary of the eastern English Channel: a comparison with other French coastal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Selleslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47: Integrative Tools and Methods in Assessing Ecological Quality in Estuarine and Coastal Systems Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Figueira da fos, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of comtaminated sediments on physiological performance and biomarker responses in juvenile turbot psetta maxima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16709,106 +16697,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA Symposium 47: Integrative Tools and Methods in Assessing Ecological Quality in Estuarine and Coastal Systems Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Citizen Science Association (ECSA), Sep 2010, Figueira da Foz, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the correlation between biomarkers responses and physiological performance of juvenile sea bass (dicentrarchus labrax) exposed to contaminated sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isil Filipuci</w:t>
+                <w:t xml:space="preserve">Link between biomarkers responses and physiological performance of European sea bass juveniles (Dicentrarchus labrax) exposed to acute heavy metals contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Kerambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16818,692 +16806,692 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
+              <w:t xml:space="preserve">15th International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970456v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : APR Liteau2 2005</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+                <w:t xml:space="preserve">Study of the correlation between biomarkers responses and physiological performance of juvenile sea bass (dicentrarchus labrax) exposed to contaminated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Kerambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isil Filipuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Liteau. Science et gouvernance en appui au développement durable du littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. pp.9</w:t>
+              <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596103v1</w:t>
+                <w:t xml:space="preserve">ineris-00970456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between biomarkers responses and physiological performance of European sea bass juveniles (Dicentrarchus labrax) exposed to acute heavy metals contamination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Henry</w:t>
+                <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : APR Liteau2 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Liteau. Science et gouvernance en appui au développement durable du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970458v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From pollution to altered fish physiological performance ; the case of flatfish in the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Minier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Laroche</w:t>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO15: 15th International Symposium on Pollutant Responses in Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. 14p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs ichtyologiques pour le suivi de la fonctionnalité de nourricerie des masses d'eau de transition / xénobiotiques dans le cadre de la DCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact des organismes pathogènes et des micropolluants sur l'état de santé des poissons, mollusques et crustacés des milieux naturels : de l'individu au peuplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de recherche pour l'exploitation de la mer (Ifremer); Centre d'Etudes du Machinisme Agricole, du génie Rural, des Eaux et Forêts (Cemagref); Office National de l'Eau et des Milieux Aquatiques (ONEMA), Mar 2008, Nantes, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'indicateur poisson dans les estuaires : Travail collaboratif réalisé dans le cadre de LITEAU II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lancement du projet Liteau III BEEST « Vers une approche multicritère du Bon Etat / potentiel écologique des grands ESTuaires Seine, Loire et Gironde »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17513,523 +17501,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Xuereb</w:t>
+                <w:t xml:space="preserve">K Abbaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Abbaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amara</w:t>
+                <w:t xml:space="preserve">M Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Auffret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SASHIMI : Surveillance active de l'impact de la pression chimique par des biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Xuereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Xuereb</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR I-02 SEBIO; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les estuaires français. Indice anatomo-morphologique et parasitaire pour l'évaluation de l'état de santé des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un indicateur poisson pour les eaux de transition : programme LITEAU2 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId512"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18176,51 +18164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05118165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14225-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04467323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116166" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gruselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9020044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04394933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalef Rabhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boutin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04251040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11915-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Boubekri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Borhane Djebar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118456" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouaziz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Draredja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Borhane Djebar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.30180" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.905303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03630809v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.811112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04058418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050213" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Aissioui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ramdane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2022.104490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11662" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13060987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101694" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101959" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Jemaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabassiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3345-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Ghosn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Khalaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101478" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chihoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chelgham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106388" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03137792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen Luen Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135649" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bled Defruit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Pontual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.151239" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Jurado-Ruzafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy163" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133760" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487375v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.066" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Issa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01874611v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boricaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1279-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Caveen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.16192" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12192" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ider" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramdane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2017.1363817" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.136" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZN68ZVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouhali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Lechekhab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ladaimia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bedairia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Ichalal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kacher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Iguerouada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4633-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1374-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2015.03.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69S3MC2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achwak Benazza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117220" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9787-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanah Rabodonirina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Merhaby" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.11.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6VF8DT7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128199v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMNWPZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51C7WBXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trilles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-3881-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128400v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Jemaa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Hamitouche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu097" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020896v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pezeril" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouveroux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.06.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMZNSGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Filipuci" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goulard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.048" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGCQ8QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315412000483" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XQVCZTZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758750v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.035" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6DBWV0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778993v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.06.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28FTR5B4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806928v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em30765k" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meziane" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JS1KMXV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marechal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.02.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961765v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2011.05.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10990" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758747v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757692v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benguedda" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef N Dali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761906v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moali" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Benmansour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761442v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10129" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480217v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9717-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ3H90LL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481283v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.05.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QHJFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481282v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481782v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bryckaert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kacher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186055v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilliers" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hermel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07154" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482315v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481472v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481766v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan D. Rijnsdorp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fillon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161766v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;saunay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Morin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.02.006" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilliers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desaunay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bergeron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schreiber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2006.70s1183" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161581v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bergeron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-004-0090-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K8PZF03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187680v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2003.08.002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980966v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604343v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Nitschke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Almasri" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bossaer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronaldo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711645v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03884760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micro.infini.fr/micro-2020" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881042v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404120v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805068-2.00043-7" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605299v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815798v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipuci" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823503v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480706v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761265v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369466v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711255v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Thery" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942414v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen-Luen Li" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953600v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953551v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094284v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971011v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971041v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.05.071" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZQVMV58-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970859v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970738v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970456v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahaye" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970458v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971303v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246317v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auffret" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bado-Nilles" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Doyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e42026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05118165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14225-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04467323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iseline Chaib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116166" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Quillien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nexer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523322v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gruselle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9020044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04394933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115781" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567726v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bled Defruit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04542022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Slaby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnevalle-Normand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Allonier-Fernandes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120784" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04567215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diop" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116178" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168975" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04251040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11915-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalef Rabhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108446" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Boubekri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Borhane Djebar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118456" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102221v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Bouaziz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Draredja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Borhane Djebar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.30180" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114289" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bialais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2022.905303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03630809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.811112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03716404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2022.106121" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04058418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7050213" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Aissioui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhir Ramdane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2022.104490" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lavergne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20000-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04049574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carlesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11662" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelig Mahe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsteen Mackenzie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Ider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Massaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13060987" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101694" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2020.105425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101959" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Borcier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jox10020004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Jemaa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria El Rakwe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabassiere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3345-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Ghosn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Khalaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101478" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263776v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chihoub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Chelgham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106388" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03137792v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen Luen Li" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souissi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135649" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873896v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mah&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bled Defruit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Pontual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.151239" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439690v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Jurado-Ruzafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy163" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.06.066" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133760" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Issa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094640v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01874611v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hermabessiere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Himber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boricaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1279-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Caveen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.16192" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bacha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Ahmed Jeyid" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dessailly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12192" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572071v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ider" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ramdane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2017.1363817" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03697128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Net" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Watier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-017-0032-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267710v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Goossens" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.08.085" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP10PQZ6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goossens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Diouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.12.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMQSV29S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Masson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.04.136" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZN68ZVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bouhali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahnaz Lechekhab" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ladaimia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bedairia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Ichalal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kacher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Iguerouada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4633-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Camilleri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1374-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delegrange" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2015.03.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69S3MC2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achwak Benazza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Selleslagh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cornille" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117220" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600165v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selleslagh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-014-9787-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174649v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanah Rabodonirina" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Merhaby" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272797v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.11.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6VF8DT7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128199v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2014.11.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMNWPZL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01351927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Dupuy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D. Riso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51C7WBXT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Trilles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-3881-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pezeril" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bouveroux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.06.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128400v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Jemaa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Hamitouche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu097" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kerambrun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXMZNSGM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isil Filipuci" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goulard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.07.048" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGCQ8QK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921338v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824271v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315412000483" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XQVCZTZM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806928v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em30765k" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905658v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Meziane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.059" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824219v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315411000336" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HRMNWR6V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758750v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gevaert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.06.035" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6DBWV0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2012.06.012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28FTR5B4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760872v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brylinski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2011.08.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7FM6P4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815307v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marechal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sanchez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.02.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meziane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.07.016" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JS1KMXV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961765v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2011.05.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757330v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10990" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758747v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757692v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benguedda" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef N Dali" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761906v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moali" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Benmansour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761442v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10129" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591658v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffargue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GWJGPZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courrat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffargue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.10.017" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480217v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9717-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481283v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.05.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1QHJFK0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480919v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinagre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481400v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fonseca" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481282v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481775v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gilliers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481782v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mahe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bryckaert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kacher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186055v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilliers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hermel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07154" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482315v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481766v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan D. Rijnsdorp" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fillon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481512v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161766v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#233;saunay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Morin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gu&#233;rault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.02.006" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01823088v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gilliers" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Desaunay" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bergeron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schreiber" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2006.70s1183" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04161581v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bergeron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-004-0090-2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8K8PZF03-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187680v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2003.08.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893912v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sciandra" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps105301" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam El Bergui" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980966v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978174v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604343v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Nitschke" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayan Almasri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bossaer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronaldo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04342861v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Xuereb" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auffret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711645v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03884760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.micro.infini.fr/micro-2020" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881042v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404120v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805068-2.00043-7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605299v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amiard Triquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Amiard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815798v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filipuci" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823503v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480706v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04761265v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolando" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424604v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04369466v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711255v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Thery" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942414v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luen-Luen Li" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953600v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03953551v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172877v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laroche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Couteau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094284v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Drobenko" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971136v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971011v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971041v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.05.071" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZQVMV58-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970859v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970737v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spilmont" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594569v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970738v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970458v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kerambrun" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lahaye" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970456v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596103v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girardin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971303v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593126v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594418v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delpech" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246317v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Xuereb" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbaci" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auffret" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bado-Nilles" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04246387v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592732v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592841v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>