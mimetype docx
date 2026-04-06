--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -420,230 +420,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der grenzüberschreitende Arbeitsmarkt der Großregion- Der Einfluss der COVID-19-Pandemie</w:t>
+                <w:t xml:space="preserve">Les dimensions spatiales et socioprofessionnelles du travail frontalier aux frontières franco-suisse et franco-luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informationen zur Raumentwicklung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48, pp.74-85</w:t>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.147-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317606v1</w:t>
+                <w:t xml:space="preserve">hal-03317543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions spatiales et socioprofessionnelles du travail frontalier aux frontières franco-suisse et franco-luxembourgeoise</w:t>
+                <w:t xml:space="preserve">Der grenzüberschreitende Arbeitsmarkt der Großregion- Der Einfluss der COVID-19-Pandemie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Nienaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.147-177</w:t>
+              <w:t xml:space="preserve">Informationen zur Raumentwicklung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.74-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317543v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détachements transfrontaliers d'intérimaires du Luxembourg vers la Lorraine</w:t>
               </w:r>
@@ -1689,234 +1689,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail frontalier « à distance » : les enjeux du télétravail et des espaces de coworking dans un espace transfrontalier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+                <w:t xml:space="preserve">L’engagement comportemental citoyen pour une plus grande acceptabilité sociale d’une technologie à « hydrogène vert et local »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Boutat-Baddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58è colloque ASRDLF Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT, CNRIUT'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816341v1</w:t>
+                <w:t xml:space="preserve">hal-03745890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement comportemental citoyen pour une plus grande acceptabilité sociale d’une technologie à « hydrogène vert et local »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+                <w:t xml:space="preserve">Le travail frontalier « à distance » : les enjeux du télétravail et des espaces de coworking dans un espace transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT, CNRIUT'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
+              <w:t xml:space="preserve">58è colloque ASRDLF Transitions, gouvernance territoriale et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745890v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du travail intérimaire sur la santé</w:t>
               </w:r>
@@ -2142,273 +2142,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du Pôle Européen de Développement entre le Luxembourg, la Belgique et la France dans l’émergence d’un territoire transfrontalier</w:t>
+                <w:t xml:space="preserve">Travail frontalier en Suisse et au Luxembourg : mobilités, profils et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Helfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières en mutation. Vivre et utiliser les transformations territoriales- XIVè-XXIè siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine; Ecole Polytechnique Fédérale de Lausanne; Institut de géographie et durabilité; Université de Lausanne, Oct 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058508v1</w:t>
+                <w:t xml:space="preserve">hal-03058496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réglementation sur les détachements de travailleurs en Europe et son application controversée : l’exemple de la Grande Région Sarre-Lorraine-Wallonie-Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détachement des travailleurs: des raisons d'agir!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Gosselies, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail frontalier en Suisse et au Luxembourg : mobilités, profils et défis</w:t>
+                <w:t xml:space="preserve">Le rôle du Pôle Européen de Développement entre le Luxembourg, la Belgique et la France dans l’émergence d’un territoire transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malte Helfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine; Ecole Polytechnique Fédérale de Lausanne; Institut de géographie et durabilité; Université de Lausanne, Oct 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Frontières en mutation. Vivre et utiliser les transformations territoriales- XIVè-XXIè siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058496v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité transfrontalière des travailleurs est-elle une ressource pour la Grande Région</w:t>
               </w:r>
@@ -3121,51 +3121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auswirkungen der Grenzschließungen auf die systemrelevanten Arbeitskräfte und den grenzüberschreitenden Arbeitsmarkt in der Großregion während der Covid-19-Pandemie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nienaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,77 +3393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using cross-border mobility in vocational education and training in the Greater Region SaarLorLux region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nienaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Polzin-Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4532,349 +4532,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché du travail transfrontalier : négocier avec les frontières à l’heure de la crise sanitaire COVID-19</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Renard-Grandmontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Evrard</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-b825-a20b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.s3cdj5467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088025v1</w:t>
+                <w:t xml:space="preserve">hal-03032882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.s3cdj5467⟩</w:t>
+                <w:t xml:space="preserve">Socioeconomic Profiles of Cross-Border Commuters at the French Borders : common features and territorial specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borders and cross-border labor markets : Opportunities and Challenges (Borders in perspectives UniGR-CBS Thematic Issue 3/2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.8-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-d64d-92a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032882v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Profiles of Cross-Border Commuters at the French Borders : common features and territorial specificities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marché du travail transfrontalier : négocier avec les frontières à l’heure de la crise sanitaire COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borders and cross-border labor markets : Opportunities and Challenges (Borders in perspectives UniGR-CBS Thematic Issue 3/2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.8-22. </w:t>
+              <w:t xml:space="preserve">Bordering in Pandemic Times : Insights into the COVID-19 Lockdown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-d64d-92a8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-b825-a20b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088010v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail frontalier comme ressource pour les territoires</w:t>
               </w:r>
@@ -5161,51 +5161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et développement économique au sein de la Grande Région : développement économique différencié et impacts de l’emploi transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5515,267 +5515,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
+                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
+              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470052v1</w:t>
+                <w:t xml:space="preserve">hal-04487895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
+                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mara Bisignano</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487895v1</w:t>
+                <w:t xml:space="preserve">hal-01470052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérim : évolutions et syndicalisation</w:t>
               </w:r>
@@ -5993,51 +5993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Gaunard-Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.031.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nienaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Funk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boutat-Baddas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03508333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Helfer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02634656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Funk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher H." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron Piroth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37719-9_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duch&#234;ne-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etrangers_familiers_les_travailleurs_frontaliers_en_suisse_conceptualisation_emploi_quotidien_et_pratiques_claudio_bolzman_isabelle_pigeron_piroth_cedric_duchene_lacroix-9782343237596-71385.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Polzin-Haumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-64235-8_27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Benyoucef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kerger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-5a30-44fd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Evrard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-b825-a20b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.s3cdj5467" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-d64d-92a8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.031.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nienaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Funk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boutat-Baddas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tahali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03508333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Helfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02634656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Funk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher H." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron Piroth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37719-9_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duch&#234;ne-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etrangers_familiers_les_travailleurs_frontaliers_en_suisse_conceptualisation_emploi_quotidien_et_pratiques_claudio_bolzman_isabelle_pigeron_piroth_cedric_duchene_lacroix-9782343237596-71385.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Polzin-Haumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-64235-8_27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Benyoucef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kerger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-5a30-44fd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.s3cdj5467" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-d64d-92a8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-b825-a20b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>