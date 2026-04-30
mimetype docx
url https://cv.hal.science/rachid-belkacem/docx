--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -420,230 +420,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions spatiales et socioprofessionnelles du travail frontalier aux frontières franco-suisse et franco-luxembourgeoise</w:t>
+                <w:t xml:space="preserve">Der grenzüberschreitende Arbeitsmarkt der Großregion- Der Einfluss der COVID-19-Pandemie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Nienaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.147-177</w:t>
+              <w:t xml:space="preserve">Informationen zur Raumentwicklung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48, pp.74-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317543v1</w:t>
+                <w:t xml:space="preserve">hal-03317606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der grenzüberschreitende Arbeitsmarkt der Großregion- Der Einfluss der COVID-19-Pandemie</w:t>
+                <w:t xml:space="preserve">Les dimensions spatiales et socioprofessionnelles du travail frontalier aux frontières franco-suisse et franco-luxembourgeoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informationen zur Raumentwicklung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48, pp.74-85</w:t>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.147-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317606v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détachements transfrontaliers d'intérimaires du Luxembourg vers la Lorraine</w:t>
               </w:r>
@@ -1689,234 +1689,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement comportemental citoyen pour une plus grande acceptabilité sociale d’une technologie à « hydrogène vert et local »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+                <w:t xml:space="preserve">Le travail frontalier « à distance » : les enjeux du télétravail et des espaces de coworking dans un espace transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche en IUT, CNRIUT'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
+              <w:t xml:space="preserve">58è colloque ASRDLF Transitions, gouvernance territoriale et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745890v1</w:t>
+                <w:t xml:space="preserve">hal-03816341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail frontalier « à distance » : les enjeux du télétravail et des espaces de coworking dans un espace transfrontalier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+                <w:t xml:space="preserve">L’engagement comportemental citoyen pour une plus grande acceptabilité sociale d’une technologie à « hydrogène vert et local »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Boutat-Baddas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58è colloque ASRDLF Transitions, gouvernance territoriale et solidarités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche en IUT, CNRIUT'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816341v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du travail intérimaire sur la santé</w:t>
               </w:r>
@@ -2142,273 +2142,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail frontalier en Suisse et au Luxembourg : mobilités, profils et défis</w:t>
+                <w:t xml:space="preserve">Le rôle du Pôle Européen de Développement entre le Luxembourg, la Belgique et la France dans l’émergence d’un territoire transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malte Helfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine; Ecole Polytechnique Fédérale de Lausanne; Institut de géographie et durabilité; Université de Lausanne, Oct 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Frontières en mutation. Vivre et utiliser les transformations territoriales- XIVè-XXIè siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058496v1</w:t>
+                <w:t xml:space="preserve">hal-03058508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réglementation sur les détachements de travailleurs en Europe et son application controversée : l’exemple de la Grande Région Sarre-Lorraine-Wallonie-Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détachement des travailleurs: des raisons d'agir!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Gosselies, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du Pôle Européen de Développement entre le Luxembourg, la Belgique et la France dans l’émergence d’un territoire transfrontalier</w:t>
+                <w:t xml:space="preserve">Travail frontalier en Suisse et au Luxembourg : mobilités, profils et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Helfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières en mutation. Vivre et utiliser les transformations territoriales- XIVè-XXIè siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de sociologie urbaine; Ecole Polytechnique Fédérale de Lausanne; Institut de géographie et durabilité; Université de Lausanne, Oct 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058508v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité transfrontalière des travailleurs est-elle une ressource pour la Grande Région</w:t>
               </w:r>
@@ -2781,204 +2781,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines du travail intérimaire et son développement en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail intérimaire et santé des travailleurs : quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux enjeux du travail intérimaire. Le détachement, l'insertion sociale et professionnelle, la formation des travailleurs intérimaires, la mutation des modèles nationaux du travail intérimaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Luxembourg</w:t>
+              <w:t xml:space="preserve">30ème Congrès de médecine et santé du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00268345v1</w:t>
+                <w:t xml:space="preserve">hal-02634656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail intérimaire et santé des travailleurs : quelles relations ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les origines du travail intérimaire et son développement en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de médecine et santé du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Les nouveaux enjeux du travail intérimaire. Le détachement, l'insertion sociale et professionnelle, la formation des travailleurs intérimaires, la mutation des modèles nationaux du travail intérimaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634656v1</w:t>
+                <w:t xml:space="preserve">halshs-00268345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3121,51 +3121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auswirkungen der Grenzschließungen auf die systemrelevanten Arbeitskräfte und den grenzüberschreitenden Arbeitsmarkt in der Großregion während der Covid-19-Pandemie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nienaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3393,77 +3393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using cross-border mobility in vocational education and training in the Greater Region SaarLorLux region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nienaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Polzin-Haumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4532,349 +4532,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020, </w:t>
+                <w:t xml:space="preserve">Marché du travail transfrontalier : négocier avec les frontières à l’heure de la crise sanitaire COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.s3cdj5467⟩</w:t>
+                <w:t xml:space="preserve">Estelle Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordering in Pandemic Times : Insights into the COVID-19 Lockdown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-b825-a20b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032882v1</w:t>
+                <w:t xml:space="preserve">hal-03088025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Profiles of Cross-Border Commuters at the French Borders : common features and territorial specificities</w:t>
-[...40 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Renard-Grandmontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dorkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.s3cdj5467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-d64d-92a8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03088010v1</w:t>
+                <w:t xml:space="preserve">hal-03032882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché du travail transfrontalier : négocier avec les frontières à l’heure de la crise sanitaire COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic Profiles of Cross-Border Commuters at the French Borders : common features and territorial specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordering in Pandemic Times : Insights into the COVID-19 Lockdown</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.17-23. </w:t>
+              <w:t xml:space="preserve">Borders and cross-border labor markets : Opportunities and Challenges (Borders in perspectives UniGR-CBS Thematic Issue 3/2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.8-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-b825-a20b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-d64d-92a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088025v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail frontalier comme ressource pour les territoires</w:t>
               </w:r>
@@ -5161,51 +5161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et développement économique au sein de la Grande Région : développement économique différencié et impacts de l’emploi transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5234,250 +5234,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gouvernance renouvelée des politiques sociales locales au prisme de l’enjeu métropolitain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mobilité transfrontalière des travailleurs est-elle une ressource pour la Grande Région?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire Lorrain des Sciences Sociales (2L2S); IDHES. 2018</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UniGR-Center for Border Studies. 2018, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485419v1</w:t>
+                <w:t xml:space="preserve">hal-03088034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité transfrontalière des travailleurs est-elle une ressource pour la Grande Région?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une gouvernance renouvelée des politiques sociales locales au prisme de l’enjeu métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UniGR-Center for Border Studies. 2018, pp.6</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire Lorrain des Sciences Sociales (2L2S); IDHES. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03088034v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs détachés entre frontière(s) spatiale(s) et frontières du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,267 +5515,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
+                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mara Bisignano</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487895v1</w:t>
+                <w:t xml:space="preserve">hal-01470052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
+                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
+              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470052v1</w:t>
+                <w:t xml:space="preserve">hal-04487895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérim : évolutions et syndicalisation</w:t>
               </w:r>
@@ -5993,51 +5993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dörrenbächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Gaunard-Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.031.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317543v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nienaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Funk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boutat-Baddas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tahali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03508333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Helfer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02634656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Funk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher H." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron Piroth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37719-9_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duch&#234;ne-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etrangers_familiers_les_travailleurs_frontaliers_en_suisse_conceptualisation_emploi_quotidien_et_pratiques_claudio_bolzman_isabelle_pigeron_piroth_cedric_duchene_lacroix-9782343237596-71385.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Polzin-Haumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-64235-8_27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Benyoucef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kerger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-5a30-44fd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.s3cdj5467" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-d64d-92a8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Evrard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-b825-a20b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.109.0061" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dorkel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard-Grandmontagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.031.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nienaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Funk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03317543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03875078v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7239" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.017.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02525651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087306v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5844" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Boutat-Baddas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Rafaralahy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tahali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yildiz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03508333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Helfer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02634656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Funk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher H." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron Piroth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-37719-9_14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bolzman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duch&#234;ne-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etrangers_familiers_les_travailleurs_frontaliers_en_suisse_conceptualisation_emploi_quotidien_et_pratiques_claudio_bolzman_isabelle_pigeron_piroth_cedric_duchene_lacroix-9782343237596-71385.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03318351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Polzin-Haumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-64235-8_27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035465v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03035606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Benyoucef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kerger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03816348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-5a30-44fd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Evrard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-b825-a20b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.s3cdj5467" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088010v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-d64d-92a8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03087335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>