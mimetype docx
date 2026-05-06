--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachid BENSHILA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting beach profiles with machine learning from offshore wave reflection spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillful Seasonal Forecast of Sargassum Proliferation in the Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (21), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An “objective” definition of potential vorticity. Generalized evolution equation and application to the study of coastal upwelling instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.102287. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2023.102287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D wave-resolving simulation of sandbar migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.102127. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Bathymetry Estimation from Sentinel-2 Satellite Imagery: Comparing Deep Learning and Physics-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14051196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensional nonhydrostatic transient rip currents in a wave-resolving model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James C. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101816. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Derived Bathymetry Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05977-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of hydraulic control, solitary waves and primary instabilities in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.101642. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tide on the Structure of the Amazon Plume: A Numerical Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar Observations of the Swash Zone of a Low-Tide Terraced Tropical Beach under Variable Wave Conditions: The Nha Trang (Vietnam) COASTVAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blenkinsopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Senechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8050302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 2-way coupled ocean-wave model: assessment on a global NEMO(v3.6)-WW3(v6.02) coupled configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Couvelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.3067-3090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-3067-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency Temporal Wave-pattern Reconstruction from a Few Satellite Images: A New Method towards Estimating Regional Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W. J. Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Gawehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. J. Aarninkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-194.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Estimation of the Nearshore Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Abessolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.1011-1015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-197.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the natural and anthropogenic drivers of the Senegalese (West Africa) low coast evolution: Saint Louis Beach 2016 COASTVAR experiment and 3D modeling of short term coastal protection measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sahid Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-114.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On effective resolution in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O and salinity variability from the Last Glacial Maximum to Recent in the Bay of Bengal and Andaman Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Sijinkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nagender Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Prell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.79 - 91. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Louvain-La-Neuve sea ice model LIM3.6: global and regional capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fichefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Flavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.2991- 3005. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2991-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Bay of Bengal salinity structure in a high-resolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdallé-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albanne Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles climatiques gagnent en précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 469, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00498320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Color and Wave-based Approach to Satellite Derived Bathymetry using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing, Jun 2022, Nice, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-9-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Recent Developments around the CROCO Initiative for Complex Regional to Coastal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOD 2018 - Workshop on Coastal Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hambourg, Germany. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution in CROCO (Coastal and Regional Ocean Community model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTVAR 2015-2018 : caractérisation de la variabilité littorale en Afrique de l'Ouest par une étude multi-échelle et multi-méthode [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kestenare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution ice-ocean simulation of the Storfjorden polynya in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation and diagnostics for the tangent and adjoint models - Application to NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Channel NEMO-OASIS-WRF Coupled Simulations at Very High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th WRF Users’ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NCAR, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES Modelling of the Impact of the Topography on Large-scale Exchange Flow in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMO Tangent & Adjoint Models (NemoTam) Reference Manual & User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.3, INRIA. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachid BENSHILA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting beach profiles with machine learning from offshore wave reflection spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillful Seasonal Forecast of Sargassum Proliferation in the Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (21), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An “objective” definition of potential vorticity. Generalized evolution equation and application to the study of coastal upwelling instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.102287. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2023.102287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D wave-resolving simulation of sandbar migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.102127. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Bathymetry Estimation from Sentinel-2 Satellite Imagery: Comparing Deep Learning and Physics-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14051196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Derived Bathymetry Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05977-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensional nonhydrostatic transient rip currents in a wave-resolving model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James C. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101816. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of hydraulic control, solitary waves and primary instabilities in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.101642. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar Observations of the Swash Zone of a Low-Tide Terraced Tropical Beach under Variable Wave Conditions: The Nha Trang (Vietnam) COASTVAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blenkinsopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Senechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8050302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tide on the Structure of the Amazon Plume: A Numerical Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 2-way coupled ocean-wave model: assessment on a global NEMO(v3.6)-WW3(v6.02) coupled configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Couvelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.3067-3090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-3067-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency Temporal Wave-pattern Reconstruction from a Few Satellite Images: A New Method towards Estimating Regional Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W. J. Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Gawehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. J. Aarninkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-194.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Estimation of the Nearshore Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Abessolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.1011-1015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-197.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the natural and anthropogenic drivers of the Senegalese (West Africa) low coast evolution: Saint Louis Beach 2016 COASTVAR experiment and 3D modeling of short term coastal protection measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sahid Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-114.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On effective resolution in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O and salinity variability from the Last Glacial Maximum to Recent in the Bay of Bengal and Andaman Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Sijinkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nagender Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Prell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.79 - 91. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Louvain-La-Neuve sea ice model LIM3.6: global and regional capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fichefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Flavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.2991- 3005. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2991-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Bay of Bengal salinity structure in a high-resolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdallé-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albanne Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles climatiques gagnent en précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 469, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00498320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Color and Wave-based Approach to Satellite Derived Bathymetry using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing, Jun 2022, Nice, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-9-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Recent Developments around the CROCO Initiative for Complex Regional to Coastal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOD 2018 - Workshop on Coastal Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hambourg, Germany. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution in CROCO (Coastal and Regional Ocean Community model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTVAR 2015-2018 : caractérisation de la variabilité littorale en Afrique de l'Ouest par une étude multi-échelle et multi-méthode [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kestenare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution ice-ocean simulation of the Storfjorden polynya in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation and diagnostics for the tangent and adjoint models - Application to NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Channel NEMO-OASIS-WRF Coupled Simulations at Very High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th WRF Users’ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NCAR, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES Modelling of the Impact of the Topography on Large-scale Exchange Flow in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMO Tangent & Adjoint Models (NemoTam) Reference Manual & User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.3, INRIA. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Disdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Najar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105545" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345439v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra El Bennioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Thoumyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883697v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W J Bergsma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05977-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blenkinsopp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3067-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W. J. Bergsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gawehn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. J. Aarninkhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-194.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Abessolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-197.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja B&#226;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sahid Sall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-114.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soufflet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sijinkumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagender Nath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Prell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QS3WZWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2991-2015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisonnave" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-9-2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benshila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigilant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Disdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Najar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105545" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345439v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra El Bennioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Thoumyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W J Bergsma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05977-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883697v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blenkinsopp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050302" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3067-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W. J. Bergsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gawehn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. J. Aarninkhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-194.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Abessolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-197.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja B&#226;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sahid Sall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-114.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soufflet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sijinkumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagender Nath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Prell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QS3WZWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2991-2015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisonnave" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-9-2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benshila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigilant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>