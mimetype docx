--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachid BENSHILA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting beach profiles with machine learning from offshore wave reflection spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillful Seasonal Forecast of Sargassum Proliferation in the Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (21), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An “objective” definition of potential vorticity. Generalized evolution equation and application to the study of coastal upwelling instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.102287. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2023.102287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D wave-resolving simulation of sandbar migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.102127. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Bathymetry Estimation from Sentinel-2 Satellite Imagery: Comparing Deep Learning and Physics-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14051196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Derived Bathymetry Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05977-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensional nonhydrostatic transient rip currents in a wave-resolving model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James C. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101816. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of hydraulic control, solitary waves and primary instabilities in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.101642. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar Observations of the Swash Zone of a Low-Tide Terraced Tropical Beach under Variable Wave Conditions: The Nha Trang (Vietnam) COASTVAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blenkinsopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Senechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8050302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tide on the Structure of the Amazon Plume: A Numerical Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 2-way coupled ocean-wave model: assessment on a global NEMO(v3.6)-WW3(v6.02) coupled configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Couvelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.3067-3090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-3067-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency Temporal Wave-pattern Reconstruction from a Few Satellite Images: A New Method towards Estimating Regional Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W. J. Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Gawehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. J. Aarninkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-194.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Estimation of the Nearshore Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Abessolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.1011-1015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-197.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the natural and anthropogenic drivers of the Senegalese (West Africa) low coast evolution: Saint Louis Beach 2016 COASTVAR experiment and 3D modeling of short term coastal protection measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sahid Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-114.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On effective resolution in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O and salinity variability from the Last Glacial Maximum to Recent in the Bay of Bengal and Andaman Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Sijinkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nagender Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Prell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.79 - 91. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Louvain-La-Neuve sea ice model LIM3.6: global and regional capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fichefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Flavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.2991- 3005. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2991-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Bay of Bengal salinity structure in a high-resolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdallé-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albanne Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles climatiques gagnent en précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 469, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00498320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Color and Wave-based Approach to Satellite Derived Bathymetry using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing, Jun 2022, Nice, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-9-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Recent Developments around the CROCO Initiative for Complex Regional to Coastal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOD 2018 - Workshop on Coastal Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hambourg, Germany. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution in CROCO (Coastal and Regional Ocean Community model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTVAR 2015-2018 : caractérisation de la variabilité littorale en Afrique de l'Ouest par une étude multi-échelle et multi-méthode [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kestenare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution ice-ocean simulation of the Storfjorden polynya in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation and diagnostics for the tangent and adjoint models - Application to NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Channel NEMO-OASIS-WRF Coupled Simulations at Very High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th WRF Users’ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NCAR, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES Modelling of the Impact of the Topography on Large-scale Exchange Flow in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMO Tangent & Adjoint Models (NemoTam) Reference Manual & User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.3, INRIA. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachid BENSHILA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting beach profiles with machine learning from offshore wave reflection spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skillful Seasonal Forecast of Sargassum Proliferation in the Tropical Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (21), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An “objective” definition of potential vorticity. Generalized evolution equation and application to the study of coastal upwelling instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.102287. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2023.102287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D wave-resolving simulation of sandbar migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Shafiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.102127. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2022.102127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Bathymetry Estimation from Sentinel-2 Satellite Imagery: Comparing Deep Learning and Physics-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14051196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tridimensional nonhydrostatic transient rip currents in a wave-resolving model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James C. Mcwilliams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101816. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2021.101816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883697v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Derived Bathymetry Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05977-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEMO-based model of &amp;lt;i&amp;gt;Sargassum&amp;lt;/i&amp;gt; distribution in the tropical Atlantic: description of the model and sensitivity analysis (NEMO-Sarg1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Radenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.4069 - 4086. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-4069-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of hydraulic control, solitary waves and primary instabilities in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.101642. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2020.101642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar Observations of the Swash Zone of a Low-Tide Terraced Tropical Beach under Variable Wave Conditions: The Nha Trang (Vietnam) COASTVAR Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blenkinsopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Senechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8050302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tide on the Structure of the Amazon Plume: A Numerical Modeling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JC015495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03671102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 2-way coupled ocean-wave model: assessment on a global NEMO(v3.6)-WW3(v6.02) coupled configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Couvelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Redelsperger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ardhuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.3067-3090. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-3067-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency Temporal Wave-pattern Reconstruction from a Few Satellite Images: A New Method towards Estimating Regional Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W. J. Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Gawehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. G. J. Aarninkhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-194.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Estimation of the Nearshore Bathymetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Abessolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.1011-1015. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-197.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the natural and anthropogenic drivers of the Senegalese (West Africa) low coast evolution: Saint Louis Beach 2016 COASTVAR experiment and 3D modeling of short term coastal protection measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ndour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sahid Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (sp1), pp.583-587. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-114.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Mesoscale Dynamics on Ocean Deep Convection: The 2012-2013 Case Study in the Northwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine J. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Somot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Arsouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.8813-8840. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JC012587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On effective resolution in ocean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Soufflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.36-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O and salinity variability from the Last Glacial Maximum to Recent in the Bay of Bengal and Andaman Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Sijinkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nagender Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Prell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.79 - 91. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Louvain-La-Neuve sea ice model LIM3.6: global and regional capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fichefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Flavoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.2991- 3005. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-2991-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Talandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Bay of Bengal salinity structure in a high-resolution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdallé-Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément de Boyer Montégut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.36-52. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Foujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albanne Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles climatiques gagnent en précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 469, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00498320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Color and Wave-based Approach to Satellite Derived Bathymetry using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al Najar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra El Bennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Thoumyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin W J Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing, Jun 2022, Nice, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2022-9-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Recent Developments around the CROCO Initiative for Complex Regional to Coastal Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMOD 2018 - Workshop on Coastal Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hambourg, Germany. pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution in CROCO (Coastal and Regional Ocean Community model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COASTVAR 2015-2018 : caractérisation de la variabilité littorale en Afrique de l'Ouest par une étude multi-échelle et multi-méthode [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Almar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Kestenare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AWA (ICAWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dakar, France. p. 112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution ice-ocean simulation of the Storfjorden polynya in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clement rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vancoppenolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation and diagnostics for the tangent and adjoint models - Application to NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Channel NEMO-OASIS-WRF Coupled Simulations at Very High Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Maisonnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th WRF Users’ Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NCAR, Jun 2012, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES Modelling of the Impact of the Topography on Large-scale Exchange Flow in the Strait of Gibraltar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Roblou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMO Tangent & Adjoint Models (NemoTam) Reference Manual & User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.3, INRIA. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Disdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Najar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105545" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345439v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra El Bennioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Thoumyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W J Bergsma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05977-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883697v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blenkinsopp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050302" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3067-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W. J. Bergsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gawehn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. J. Aarninkhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-194.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Abessolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-197.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja B&#226;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sahid Sall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-114.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soufflet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sijinkumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagender Nath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Prell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QS3WZWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2991-2015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisonnave" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-9-2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benshila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigilant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04717243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Disdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al Najar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morvan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105545" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2023.102287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345439v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2022.102127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra El Bennioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Thoumyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bergsma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14051196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883697v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Mcwilliams" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2021.101816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W J Bergsma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05977-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Souli&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Radenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-4069-2021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roblou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2020.101642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blenkinsopp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Senechal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8050302" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ruault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3067-2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin W. J. Bergsma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gawehn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. J. Aarninkhof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-194.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Abessolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-197.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja B&#226;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sahid Sall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-114.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J. Herrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012587" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soufflet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sijinkumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clemens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nagender Nath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Prell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QS3WZWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fichefet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Flavoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2991-2015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdall&#233;-Badie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.12.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisonnave" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2022-9-2022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducousso" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Almar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kestenare" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benshila" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigilant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>