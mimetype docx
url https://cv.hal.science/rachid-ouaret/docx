--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t>
+                <w:t xml:space="preserve">Mapping analysis of farmers' perceptions of rice straw valorization in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Albasi</w:t>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.101021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.101021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722054v1</w:t>
+                <w:t xml:space="preserve">hal-04744328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping analysis of farmers' perceptions of rice straw valorization in Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Badara Minta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Meyer</w:t>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51, pp.101021. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.101021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744328v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of glucose production using neuronal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -470,51 +470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of model-specific and model-agnostic methods for interpretability of Neural network predictions: Application to a power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -587,51 +587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment coupled with machine learning for circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -704,51 +704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Framework for Biorefinery Environmental Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -795,51 +795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval-Valued Data Learning for Robustness of Energy Recovery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-negative matrix factorization for the analysis of particle number concentrations: Characterization of the temporal variability of sources in indoor workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1042,51 +1042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1133,51 +1133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of the French rail strikes from social networks using weighted &amp;lt;i&amp;gt;k&amp;lt;/i&amp;gt;-nearest neighbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babiga Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral band decomposition combined with nonlinear models: application to indoor formaldehyde concentration forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,904 +1393,904 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
+                <w:t xml:space="preserve">Screening of solvents for perovskite solar cells using reverse engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Luis Eduardo Ramirez Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Devatine</w:t>
+                <w:t xml:space="preserve">Lea Schwersenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kohlstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESCAPE34/PSE24, 15th International Symposium on Process Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Florence, Italy. pp.2305-2310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50385-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775396v1</w:t>
+                <w:t xml:space="preserve">hal-04771719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Economie circulaire supportée par l'intelligence artificielle : Meta-analyse pour la valorisation de déchets lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire (CIEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824202v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie circulaire supportée par l'intelligence artificielle : Meta-analyse pour la valorisation de déchets lignocellulosiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire (CIEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822045v1</w:t>
+                <w:t xml:space="preserve">hal-04756312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Devatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756312v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824835v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la prédiction des réseaux de neurones par intégration des contraintes de la physique via la réconciliation de données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri-Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760662v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of solvents for perovskite solar cells using reverse engineering approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la prédiction des réseaux de neurones par intégration des contraintes de la physique via la réconciliation de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE34/PSE24, 15th International Symposium on Process Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771719v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badara Minta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2309,273 +2309,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretability in machine learning predictions: case of Random Forest regression using Partial Dependence Plots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data Bridging machine learning and sustainability assessment: application to biomass circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering, CHISA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841177v1</w:t>
+                <w:t xml:space="preserve">hal-04823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de sensibilité par les réseaux de neurones artificiels (ANN) pour les bioréacteurs à membranes (BAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Abdel Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalization in sustainability assessment for supporting agri-food waste circularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,800 +2590,800 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering ESCAPE32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Bridging machine learning and sustainability assessment: application to biomass circularity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interpretability in machine learning predictions: case of Random Forest regression using Partial Dependence Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Danesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering, CHISA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823548v1</w:t>
+                <w:t xml:space="preserve">hal-03841177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data oriented sustainability analysis for agricultural processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t>
+              <w:t xml:space="preserve">5th International Conference of the International Commission of Agricultural and Biosystems Engineering (CIGR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842545v1</w:t>
+                <w:t xml:space="preserve">hal-04823584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data oriented sustainability analysis for agricultural processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Badara Minta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference of the International Commission of Agricultural and Biosystems Engineering (CIGR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823584v1</w:t>
+                <w:t xml:space="preserve">hal-03842545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURICATE-Nat: Innovative citizen centered platform for Twitter based natural disaster monitoring</w:t>
+                <w:t xml:space="preserve">Des citoyens capteurs pour contribuer à la caractéristion rapide de l'ampleur des séismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robin Quique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Colloque National de l’AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strabsourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514832v1</w:t>
+                <w:t xml:space="preserve">hal-04823698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des citoyens capteurs pour contribuer à la caractéristion rapide de l'ampleur des séismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Forest location prediction from social networks during disaster events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babiga Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National de l’AFPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Sixth IEEE International Conference on Social Networks Analysis, Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823698v1</w:t>
+                <w:t xml:space="preserve">hal-02306003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Forest location prediction from social networks during disaster events.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">SURICATE-Nat: Innovative citizen centered platform for Twitter based natural disaster monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babiga Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Quique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth IEEE International Conference on Social Networks Analysis, Management and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306003v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air pollutant sources using blind source separation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,57 +3441,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et identification de la variabilité temporelle des sources de particules dans un environnement intérieur : approche statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,669 +3516,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
+              <w:t xml:space="preserve">29ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064376v1</w:t>
+                <w:t xml:space="preserve">hal-01064389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064367v1</w:t>
+                <w:t xml:space="preserve">hal-01064403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064403v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the time fluctuation of indoor air formaldehyde concentrations: variability structure identification and forecasting using non linear models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China. pp.321-328</w:t>
+              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064345v1</w:t>
+                <w:t xml:space="preserve">hal-01064367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust process design. The sensitivity analysis using machine learning methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling the time fluctuation of indoor air formaldehyde concentrations: variability structure identification and forecasting using non linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2021 Spring Meeting on Data Science in Process Industries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China. pp.321-328</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823875v1</w:t>
+                <w:t xml:space="preserve">hal-01064345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et identification de la variabilité temporelle des sources de particules dans un environnement intérieur : approche statistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards Robust process design. The sensitivity analysis using machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Danesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENBIS 2021 Spring Meeting on Data Science in Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. pp.126 - 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064389v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4321,90 +4321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4554,103 +4554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Badara Minta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Badara Minta</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4675,51 +4675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate matter variability sources in an open-plan office: comparison of two monitoring campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,103 +4828,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badara Minta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4971,51 +4971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretability of neural networks predictions using Accumulated Local Effects as a model-agnostic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5120,51 +5120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Network Sensitivity and Interpretability Predictions in Power Plant Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,51 +5257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi dynamique en Temps Réel de la qualité de l'air Intérieur dans un environnement de Bureaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et prévision des fluctuations de la concentration en polluants dans un environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applications [stat.AP]. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PESC1141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5634,51 +5634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Danesh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02275-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50124-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50154-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jaafor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNM.2020.105745" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prioux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032950" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931863" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50251-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Danesh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02275-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50124-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50154-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jaafor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNM.2020.105745" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931863" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032950" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50251-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>