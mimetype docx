--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,1316 +66,1446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping analysis of farmers' perceptions of rice straw valorization in Indonesia</w:t>
+                <w:t xml:space="preserve">Dimensionality reduction of COSMO-RS molecular descriptor using functional principal component analysis (FPCA) for organic solvent mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
+                <w:t xml:space="preserve">Luis Eduardo Ramirez Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Meyer</w:t>
+                <w:t xml:space="preserve">Ivonne Rodriguez Donis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thiebaud-Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.101021⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (11), pp.10179-10192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5RA08246C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744328v1</w:t>
+                <w:t xml:space="preserve">hal-05626092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfamethoxazole degradation pathways in wastewater treatment: Bayesian network-based approach for a meta-analysis of scientific papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badara Minta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-024-34982-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of glucose production using neuronal networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Prioux</w:t>
+                <w:t xml:space="preserve">Mapping analysis of farmers' perceptions of rice straw valorization in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erry Ika Rhofita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET23105051⟩</w:t>
+              <w:t xml:space="preserve">Environmental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.101021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envdev.2024.101021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820593v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of model-specific and model-agnostic methods for interpretability of Neural network predictions: Application to a power plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tina Danesh</w:t>
+                <w:t xml:space="preserve">Environmental assessment of glucose production using neuronal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108306⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET23105051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286217v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment coupled with machine learning for circular economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Prioux</w:t>
+                <w:t xml:space="preserve">Hybridization of model-specific and model-agnostic methods for interpretability of Neural network predictions: Application to a power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10098-022-02275-4⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.108306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2023.108306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842446v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Based Framework for Biorefinery Environmental Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment coupled with machine learning for circular economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2296087⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10098-022-02275-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820693v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval-Valued Data Learning for Robustness of Energy Recovery Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning Based Framework for Biorefinery Environmental Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50124-8⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2296087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045777v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative matrix factorization for the analysis of particle number concentrations: Characterization of the temporal variability of sources in indoor workplace</w:t>
+                <w:t xml:space="preserve">Interval-Valued Data Learning for Robustness of Energy Recovery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.108055⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50124-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320146v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data and environment based approach for process systems engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-negative matrix factorization for the analysis of particle number concentrations: Characterization of the temporal variability of sources in indoor workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50154-6⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.108055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2021.108055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820737v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of the French rail strikes from social networks using weighted &amp;lt;i&amp;gt;k&amp;lt;/i&amp;gt;-nearest neighbour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data and environment based approach for process systems engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Omar Jaafor</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Network Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSNM.2020.105745⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Computer Aided Chemical Engineering, 50, pp.999-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-88506-5.50154-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296912v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial patterns of the French rail strikes from social networks using weighted &amp;lt;i&amp;gt;k&amp;lt;/i&amp;gt;-nearest neighbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babiga Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Jaafor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Social Network Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSNM.2020.105745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectral band decomposition combined with nonlinear models: application to indoor formaldehyde concentration forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00477-017-1510-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1385,2973 +1515,2973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of solvents for perovskite solar cells using reverse engineering approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Eduardo Ramirez Cardenas</w:t>
+                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE34/PSE24, 15th International Symposium on Process Systems Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771719v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie circulaire supportée par l'intelligence artificielle : Meta-analyse pour la valorisation de déchets lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l'Économie Circulaire (CIEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning to process data from innovative sensor for gas-liquid flow characterization in millimeter-scale channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chaumat</w:t>
+                <w:t xml:space="preserve">Audrey Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murilo Ricardo Do Nascimento Arrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering (GLS-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements confinés à bulles : l'Intelligence Artificielle au service du traitement des données d'un capteur résistif innovant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+                <w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775396v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils statistiques et d’apprentissage automatique pour la prédiction de la décantabilité des boues activées</w:t>
+                <w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2024 : 15ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824202v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri-Wolf</w:t>
+                <w:t xml:space="preserve">Amélioration de la prédiction des réseaux de neurones par intégration des contraintes de la physique via la réconciliation de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Budapest (Hungary), Hungary</w:t>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824835v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la prédiction des réseaux de neurones par intégration des contraintes de la physique via la réconciliation de données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Negny</w:t>
+                <w:t xml:space="preserve">Screening of solvents for perovskite solar cells using reverse engineering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo Ramirez Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Di Pretoro</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Schwersenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Kohlstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESCAPE34/PSE24, 15th International Symposium on Process Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Florence, Italy. pp.2305-2310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-28824-1.50385-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760662v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analyses for degradation pathway elucidation: application to sulfamethoxazole in wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Badara Minta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th INTERNATIONAL CONFERENCE ON CHEMISTRY AND THE ENVIRONMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, VENICE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Bridging machine learning and sustainability assessment: application to biomass circularity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Prioux</w:t>
+                <w:t xml:space="preserve">Interpretability in machine learning predictions: case of Random Forest regression using Partial Dependence Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering, CHISA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823548v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de sensibilité par les réseaux de neurones artificiels (ANN) pour les bioréacteurs à membranes (BAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Abdel Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalization in sustainability assessment for supporting agri-food waste circularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hetreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering ESCAPE32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretability in machine learning predictions: case of Random Forest regression using Partial Dependence Plots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tina Danesh</w:t>
+                <w:t xml:space="preserve">Data Bridging machine learning and sustainability assessment: application to biomass circularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering, CHISA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841177v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data oriented sustainability analysis for agricultural processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Badara Minta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference of the International Commission of Agricultural and Biosystems Engineering (CIGR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823584v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse cartographique et bayésienne de la dégradation d'un antibiotique en traitement de l'Eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data oriented sustainability analysis for agricultural processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonin Azaïs</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hetreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Île de Porquerolles, France</w:t>
+              <w:t xml:space="preserve">5th International Conference of the International Commission of Agricultural and Biosystems Engineering (CIGR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842545v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des citoyens capteurs pour contribuer à la caractéristion rapide de l'ampleur des séismes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">SURICATE-Nat: Innovative citizen centered platform for Twitter based natural disaster monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babiga Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National de l’AFPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823698v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Forest location prediction from social networks during disaster events.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des citoyens capteurs pour contribuer à la caractéristion rapide de l'ampleur des séismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Quique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth IEEE International Conference on Social Networks Analysis, Management and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Colloque National de l’AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strabsourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306003v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURICATE-Nat: Innovative citizen centered platform for Twitter based natural disaster monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Random Forest location prediction from social networks during disaster events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babiga Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Information and Communication Technologies for Disaster Management (ICT-DM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032950⟩</w:t>
+              <w:t xml:space="preserve">The Sixth IEEE International Conference on Social Networks Analysis, Management and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNAMS.2019.8931863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514832v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air pollutant sources using blind source separation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et identification de la variabilité temporelle des sources de particules dans un environnement intérieur : approche statistique</w:t>
+                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064389v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
+                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064403v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
+                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064376v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
+                <w:t xml:space="preserve">Modelling the time fluctuation of indoor air formaldehyde concentrations: variability structure identification and forecasting using non linear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
+              <w:t xml:space="preserve">Indoor Air 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Hong Kong, China. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064367v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the time fluctuation of indoor air formaldehyde concentrations: variability structure identification and forecasting using non linear models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Robust process design. The sensitivity analysis using machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Danesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENBIS 2021 Spring Meeting on Data Science in Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. pp.126 - 140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2014.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064345v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Robust process design. The sensitivity analysis using machine learning methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et identification de la variabilité temporelle des sources de particules dans un environnement intérieur : approche statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENBIS 2021 Spring Meeting on Data Science in Process Industries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823875v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Engineering to enhance the data, knowledge and scientific expertise of agro-ressource transformation platforms: the PowderLib platform (F5.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrick Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenFoodTech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting sludge settleability in large wastewater treatment plants: a deep learning time series perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4360,451 +4490,451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA 14th Specialized Conference on the Design, Operation and Economics of Large Wastewater Treatment Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ICAM (2024-26): Ingénierie des Connaissances et Analyse Multidimensionnelle de la Durabilité pour valoriser les données, les connaissances et l’expertise scientifique des plateformes de bioraffinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Reau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrick Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire chercheurs Institut Carnod 3BCAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graphs And Bayesian Networks Analyses To Elucidate Transformation Products Filiations During Wastewater Treatment: Application To Sulfamethoxazole (SMX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badara Minta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Micropol and Ecohazard Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Jacques-de-Compostelle, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate matter variability sources in an open-plan office: comparison of two monitoring campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4814,276 +4944,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic graphical models for the identification and analysis of reaction pathways in water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Badara Minta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Azaïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Elsevier, pp.1519-1524, 2022, Computer Aided Chemical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50254-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretability of neural networks predictions using Accumulated Local Effects as a model-agnostic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Elsevier, pp.1501-1506, 2022, Computer Aided Chemical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50251-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5093,134 +5223,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Network Sensitivity and Interpretability Predictions in Power Plant Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Danesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Negny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5230,147 +5360,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi dynamique en Temps Réel de la qualité de l'air Intérieur dans un environnement de Bureaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Ponner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DSC/OBS-QAI/2016-017, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2; Université Paris-Est Créteil. 2016, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5380,114 +5510,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants et prévision des fluctuations de la concentration en polluants dans un environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Applications [stat.AP]. Université Paris-Est, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PESC1141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01473931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5634,51 +5764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Danesh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108306" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02275-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50124-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50154-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jaafor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNM.2020.105745" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prioux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931863" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032950" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50251-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842482v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Ramirez Cardenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Rodriguez Donis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thiebaud-Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA08246C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Badara Minta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34982-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erry Ika Rhofita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.101021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Prioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Belaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23105051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Danesh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Negny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2023.108306" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hetreux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02275-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2296087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50124-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-88506-5.50154-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jaafor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNM.2020.105745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chaumat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devatine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822045v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Ricardo Do Nascimento Arrais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri-Wolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moussa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Pretoro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04771719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Schwersenz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kohlst&#228;dt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28824-1.50385-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824171v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Abdel Halim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032950" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS.2019.8931863" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2014.02.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrick Oudot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baudrit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50254-X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50251-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01473931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PESC1141" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>