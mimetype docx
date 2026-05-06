--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -178,1235 +178,1235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du risque de la mort pendant le parcours migratoire à la reconstruction d’une identité post mortem pour les personnes décédées et leurs communautés d’appartenance</w:t>
+                <w:t xml:space="preserve">Experience of discrimination during COVID-19 pandemic: the impact of public health measures and psychological distress among refugees and other migrants in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Alexopoulos-de Girard</w:t>
+                <w:t xml:space="preserve">Mattia Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Maria Magarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Maria Galeazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Paloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eslm.158.0155⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13370-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224854v1</w:t>
+                <w:t xml:space="preserve">hal-03850568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience of discrimination during COVID-19 pandemic: the impact of public health measures and psychological distress among refugees and other migrants in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Marchi</w:t>
+                <w:t xml:space="preserve">Éditorial - Mourir en migration, mourir par temps de crise. Le déplacement des vivants et des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Alexopoulos-de Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Maria Magarini</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Chiarenza</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gian Maria Galeazzi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Soto Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-13370-y⟩</w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 158 (2), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eslm.158.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850568v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial - Mourir en migration, mourir par temps de crise. Le déplacement des vivants et des morts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education in the French Outermost Regions: Interculturation as a basis for a necessary work of memory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Frédérique Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 158 (2), pp.5-8. </w:t>
+              <w:t xml:space="preserve">Revista Lusófona de Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.127-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eslm.158.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24140/issn.1645-7250.rle55.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224851v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education in the French Outermost Regions: Interculturation as a basis for a necessary work of memory?</w:t>
+                <w:t xml:space="preserve">L’immémoré d’une histoire migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Lusófona de Educação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, pp.127-137. </w:t>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 22 (3), pp.357-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24140/issn.1645-7250.rle55.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lautr.066.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224889v1</w:t>
+                <w:t xml:space="preserve">hal-03850567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immémoré d’une histoire migratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du risque de la mort pendant le parcours migratoire à la reconstruction d’une identité post mortem pour les personnes décédées et leurs communautés d’appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Alexopoulos-de Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Autre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Volume 22 (3), pp.357-367. </w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 158 (2), pp.155-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lautr.066.0357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eslm.158.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850567v1</w:t>
+                <w:t xml:space="preserve">hal-04224854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health of Refugees and Migrants during the COVID-19 Pandemic: The Role of Experienced Discrimination and Daily Stressors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Errance interculturelle et récit de soi – le cas d’un adolescent singapourien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Spiritus-Beerden</w:t>
+                <w:t xml:space="preserve">Julien Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Verelst</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18126354⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 57 (2), pp.265-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.057.0265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265378v1</w:t>
+                <w:t xml:space="preserve">hal-03323481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errance interculturelle et récit de soi – le cas d’un adolescent singapourien</w:t>
+                <w:t xml:space="preserve">Expérience interculturelle et constructions biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Denoux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpc.057.0265⟩</w:t>
+              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.155-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdlc.011.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323481v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience interculturelle et constructions biographiques</w:t>
+                <w:t xml:space="preserve">From the Mediterranean sea to the Pacific ocean, the exile of Algerian prisoners in the penal colony of New Caledonia. An analysis of their descendants’ identity processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Malbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323479v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Mediterranean sea to the Pacific ocean, the exile of Algerian prisoners in the penal colony of New Caledonia. An analysis of their descendants’ identity processes</w:t>
+                <w:t xml:space="preserve">Interculturation, développement et cognition : la mémoire autobiographique interculturelle  une analyse des constructions identitaires et mémorielles en France et à Singapour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mediterranean Knowledge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro571 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850569v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturation, développement et cognition : la mémoire autobiographique interculturelle  une analyse des constructions identitaires et mémorielles en France et à Singapour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mental Health of Refugees and Migrants during the COVID-19 Pandemic: The Role of Experienced Discrimination and Daily Stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Spiritus-Beerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Verelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Devlieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Langer Primdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Botelho Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro571 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (12), pp.6354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18126354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264903v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un outil d’identification des stratégies identitaires en situation interculturelle en langue française, anglaise, espagnole et portugaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orane Hmana</w:t>
+                <w:t xml:space="preserve">Early Interculturation, Late Interculturation – Does It Make a Difference in Our Memories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1-2), pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685373-12340077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265375v1</w:t>
+                <w:t xml:space="preserve">hal-04224885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Interculturation, Late Interculturation – Does It Make a Difference in Our Memories?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d’un outil d’identification des stratégies identitaires en situation interculturelle en langue française, anglaise, espagnole et portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Hmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Soto Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1-2), pp.116-126. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125-128 (1), pp.157-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685373-12340077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.125.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224885v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire autobiographique et appartenance culturelle</w:t>
               </w:r>
@@ -1455,525 +1455,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mémoire collective et émergence diasporique, le cas des descendants d’Algériens en Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Interculturation précoce, interculturation tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 19 (3), pp.340-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.057.0340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959700v1</w:t>
+                <w:t xml:space="preserve">hal-04224859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturation précoce, interculturation tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Autre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">L'Autre Côté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.340-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lautr.057.0340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224859v1</w:t>
+                <w:t xml:space="preserve">hal-02959664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couteau, la pomme et le mouton… Entre neuropsychologie et psychologie interculturelle, quelle perspective pour l’évaluation cognitive de la mémoire épisodique des sujets âgés non francophones ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Denoux</w:t>
+                <w:t xml:space="preserve">J. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (105), pp.162-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.npg.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturation précoce, interculturation tardive</w:t>
+                <w:t xml:space="preserve">Place de la mémoire et de la langue dans l’histoire de vie des personnes âgées en situation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Denoux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Autre Côté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lautr.057.0340⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (103), pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959664v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de la mémoire et de la langue dans l’histoire de vie des personnes âgées en situation interculturelle</w:t>
+                <w:t xml:space="preserve">Entre mémoire collective et émergence diasporique, le cas des descendants d’Algériens en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Denoux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Teyssier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Denoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.373-382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224884v1</w:t>
+                <w:t xml:space="preserve">hal-02959700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1985,868 +1985,868 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Culturel… Aculturel, comment penser la place de la culture et le dialogue entre disciplines dans les recherches en sciences humaines et sociales ? L’exemple de la psychologie interculturelle »</w:t>
+                <w:t xml:space="preserve">Représentations de Soi et de l’Autre en contexte migratoire face aux troubles mémoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des Jeunes Chercheurs 2023 « Enjeux épistémologiques, théorisation, démarches méthodologiques de la recherche »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Antananarivo, Jan 2023, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">XIXe congrès international de l'ARIC et IIe congrès international de l'ÉDIQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC, Jun 2023, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245974v1</w:t>
+                <w:t xml:space="preserve">hal-04245956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de Soi et de l’Autre en contexte migratoire face aux troubles mémoriels</w:t>
+                <w:t xml:space="preserve">La relation soignant-soigné sous le prisme de la rencontre interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe congrès international de l'ARIC et IIe congrès international de l'ÉDIQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIC, Jun 2023, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Cancers et mobilités thérapeutiques dans l’océan Indien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Hospitalier Universitaire (CHU) Saint-Pierre, La Réunion, Oct 2023, Saint-Pierre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245956v1</w:t>
+                <w:t xml:space="preserve">hal-04297121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation soignant-soigné sous le prisme de la rencontre interculturelle</w:t>
+                <w:t xml:space="preserve">L'identité narrative dans l’accompagnement personnel et professionnel en contexte migratoire : entre mise en pratique interculturelle et construction de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Cancers et mobilités thérapeutiques dans l’océan Indien »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Hospitalier Universitaire (CHU) Saint-Pierre, La Réunion, Oct 2023, Saint-Pierre, France</w:t>
+              <w:t xml:space="preserve">XIXe congrès international de l'ARIC et IIe congrès international de l'ÉDIQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC et EDIQ, Jun 2023, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297121v1</w:t>
+                <w:t xml:space="preserve">hal-04245962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité narrative dans l’accompagnement personnel et professionnel en contexte migratoire : entre mise en pratique interculturelle et construction de sens</w:t>
+                <w:t xml:space="preserve">Trace d'exil entre la Méditerranée et le Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe congrès international de l'ARIC et IIe congrès international de l'ÉDIQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIC et EDIQ, Jun 2023, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">5° CONGRES DES ÉTUDES SUR LE MOYEN-ORIENT ET LES MONDES MUSULMANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique « Moyen-Orient et mondes musulmans », Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245962v1</w:t>
+                <w:t xml:space="preserve">hal-04245941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace d'exil entre la Méditerranée et le Pacifique</w:t>
+                <w:t xml:space="preserve">« Culturel… Aculturel, comment penser la place de la culture et le dialogue entre disciplines dans les recherches en sciences humaines et sociales ? L’exemple de la psychologie interculturelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5° CONGRES DES ÉTUDES SUR LE MOYEN-ORIENT ET LES MONDES MUSULMANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique « Moyen-Orient et mondes musulmans », Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international des Jeunes Chercheurs 2023 « Enjeux épistémologiques, théorisation, démarches méthodologiques de la recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Antananarivo, Jan 2023, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245941v1</w:t>
+                <w:t xml:space="preserve">hal-04245974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transportés algériens de Nouvelle-Calédonie - Mémoires et traces d’une colonisation subie et agie</w:t>
+                <w:t xml:space="preserve">Le récit de soi dans la pratique du psychologue interculturel : construction et déconstruction du sens de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études - Être colonisateur·rice,Être conlonisé·e - 1er Rendez-vous d’histoire coloniale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sur les ordres coloniaux (GROC), Jul 2022, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international Récit et mise en scène de soi : formes, enjeux et problématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion et Université d'AIx-Marseille, Jun 2022, Modalité virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246001v1</w:t>
+                <w:t xml:space="preserve">hal-04246008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit de soi dans la pratique du psychologue interculturel : construction et déconstruction du sens de la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Risk of Death during the Migratory Journey : between political intentionality and psychological impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Alexopoulos-de Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Récit et mise en scène de soi : formes, enjeux et problématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion et Université d'AIx-Marseille, Jun 2022, Modalité virtuelle, France</w:t>
+              <w:t xml:space="preserve">19th IMISCOE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMISCOE (International Migration Research Network), Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246008v1</w:t>
+                <w:t xml:space="preserve">hal-04245988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire autobiographique dans la recherche interculturelle</w:t>
+                <w:t xml:space="preserve">The Proximal Zone of Intercultural Development (PZID),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Jeunes Chercheuses et Chercheurs de l'ARIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIC, Nov 2022, distanciel, France</w:t>
+              <w:t xml:space="preserve">2022 International Congress of IACCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACCP (International Association for Cross-Cultural Psychology), Jul 2022, Modalité Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245967v1</w:t>
+                <w:t xml:space="preserve">hal-04246040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk of Death during the Migratory Journey : between political intentionality and psychological impacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mémoire autobiographique dans la recherche interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IMISCOE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMISCOE (International Migration Research Network), Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Webinaire Jeunes Chercheuses et Chercheurs de l'ARIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC, Nov 2022, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245988v1</w:t>
+                <w:t xml:space="preserve">hal-04245967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proximal Zone of Intercultural Development (PZID),</w:t>
+                <w:t xml:space="preserve">La filiation en question dans le contexte singapourien : le cas d’un adolescent en errance interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Congress of IACCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACCP (International Association for Cross-Cultural Psychology), Jul 2022, Modalité Virtuelle, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien : d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Mar 2022, Saint Denis (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246040v1</w:t>
+                <w:t xml:space="preserve">hal-04246013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filiation en question dans le contexte singapourien : le cas d’un adolescent en errance interculturelle</w:t>
+                <w:t xml:space="preserve">« De la Méditerranée à l’océan Pacifique, l’exil des prisonniers algériens dans le bagne de Nouvelle-Calédonie. Une analyse des constructions mémorielles autobiographiques de leurs descendants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Perspectives anthropologiques de la parenté dans les sociétés de l’océan Indien : d’hier à aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Mar 2022, Saint Denis (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Colloque international Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246013v1</w:t>
+                <w:t xml:space="preserve">hal-04245979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la Méditerranée à l’océan Pacifique, l’exil des prisonniers algériens dans le bagne de Nouvelle-Calédonie. Une analyse des constructions mémorielles autobiographiques de leurs descendants »</w:t>
+                <w:t xml:space="preserve">Les transportés algériens de Nouvelle-Calédonie - Mémoires et traces d’une colonisation subie et agie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de La Réunion, Oct 2022, Saint-Denis (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Journée d'études - Être colonisateur·rice,Être conlonisé·e - 1er Rendez-vous d’histoire coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sur les ordres coloniaux (GROC), Jul 2022, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245979v1</w:t>
+                <w:t xml:space="preserve">hal-04246001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les lieux de sépulture de migrants forcés influencent les processus identitaires de leurs descendants ?</w:t>
               </w:r>
@@ -2901,77 +2901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrants en France face à la pandémie COVID-19. Quelles difficultés, Quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesine Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Soto Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia de Freitas Girardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3022,51 +3022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du stress pendant la pandémie de COVID-19, une étude auprès des étudiants originaires de Chine et d'Asie du Sud-Est en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesine Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé mentale sur les campus universitaires face aux défis contemporains : de la discrimination à la COVID-19. Regards croisés : Communication, Droit et Psychologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3519,51 +3519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12010032" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexopoulos-de Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.158.0155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maria Magarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chiarenza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Galeazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Paloma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13370-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Sturm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Soto Galindo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.158.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle55.08" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.066.0357" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Spiritus-Beerden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Verelst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Devlieger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Langer Primdahl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Botelho Guedes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18126354" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.057.0265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Hmana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224885v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340077" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Guerraoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.057.0340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224884v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2017.09.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245974v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia de Freitas Girardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Longchamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Oulahal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci12010032" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850568v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Marchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maria Magarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chiarenza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Galeazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Paloma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13370-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Alexopoulos-de Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Sturm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Soto Galindo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.158.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24140/issn.1645-7250.rle55.08" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.066.0357" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.158.0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.057.0265" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Spiritus-Beerden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Verelst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Devlieger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Langer Primdahl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Botelho Guedes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18126354" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685373-12340077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Hmana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04224859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.057.0340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teyssier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2018.03.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2017.09.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Guerraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245962v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245941v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245979v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia de Freitas Girardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03999743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Longchamps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Derluyn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducarroz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>