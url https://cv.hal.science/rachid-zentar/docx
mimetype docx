--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -676,599 +676,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes issues de l’intelligence artificielle au service de l’ingénieur : Applications aux matériaux de construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+                <w:t xml:space="preserve">Characterization of recycled dredged Sediments: Toward circular economy in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Almokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 402, pp.132974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.2.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300033v1</w:t>
+                <w:t xml:space="preserve">hal-04300008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of recycled dredged Sediments: Toward circular economy in road construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+                <w:t xml:space="preserve">Les méthodes issues de l’intelligence artificielle au service de l’ingénieur : Applications aux matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 402, pp.132974. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300008v1</w:t>
+                <w:t xml:space="preserve">hal-04300033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Characterization of Fine-Grained Sediments under Steady and Dynamic Conditions</w:t>
+                <w:t xml:space="preserve">Predicting the compaction parameters of solidified dredged fine sediments with statistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1064119X.2021.2023827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095735v1</w:t>
+                <w:t xml:space="preserve">hal-04095787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the compaction parameters of solidified dredged fine sediments with statistical approach</w:t>
+                <w:t xml:space="preserve">Rheological Characterization of Fine-Grained Sediments under Steady and Dynamic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (2), pp.195-210. </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1064119X.2021.2023827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095787v1</w:t>
+                <w:t xml:space="preserve">hal-04095735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sample preparation methods on measured characteristics of marine and fluvial sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the influence of particle size ranges on the physical, mineralogical, and environmental properties of raw marine sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ouendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongwei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.133987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2023.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300020v1</w:t>
+                <w:t xml:space="preserve">hal-04402392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of particle size ranges on the physical, mineralogical, and environmental properties of raw marine sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of sample preparation methods on measured characteristics of marine and fluvial sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ouendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 409, pp.133987. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2023.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402392v1</w:t>
+                <w:t xml:space="preserve">hal-04300020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Applications of Ordinary Portland and Calcium Sulfoaluminate Composite Binder for Recycling Dredged Marine Sediments as Road Materials</w:t>
               </w:r>
@@ -1703,451 +1703,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of marine sediments with novel eco-friendly OPC-CSA composite binder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongwei Wang</w:t>
+                <w:t xml:space="preserve">Modeling of erosion in the Wadi Guir watershed (South-West Algeria) by the application of Geographic Information System (GIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaout Fateh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Mekerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Chabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Abdelkrimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forest, Soil and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300589v1</w:t>
+                <w:t xml:space="preserve">hal-04402954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterisation of kaolinite clay: experimental study</w:t>
+                <w:t xml:space="preserve">Valorisation of marine sediments with novel eco-friendly OPC-CSA composite binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.40⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.39.1.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300778v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles prédictifs de l’affaissement du béton : Cas de granulats concassés et roulés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mokrane Bala</w:t>
+                <w:t xml:space="preserve">Rheological characterisation of kaolinite clay: experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boustingorry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300766v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of erosion in the Wadi Guir watershed (South-West Algeria) by the application of Geographic Information System (GIS)</w:t>
+                <w:t xml:space="preserve">Modèles prédictifs de l’affaissement du béton : Cas de granulats concassés et roulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belaout Fateh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Mekerta</w:t>
+                <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmadjid Chabani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Boustingorry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forest, Soil and Erosion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402954v1</w:t>
+                <w:t xml:space="preserve">hal-04300766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of stabilization/solidification of dredged sediments with ordinary Portland cement and calcium sulfo-aluminate cement in the framework of valorization in road construction material</w:t>
               </w:r>
@@ -2231,473 +2231,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic matter on mechanical properties of dredged sediments for beneficial use in road construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+                <w:t xml:space="preserve">Organic dredged sediments treated with Portland Cement: compaction characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1497711⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225017v1</w:t>
+                <w:t xml:space="preserve">hal-04300662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des matières organiques sur les propriétés physiques des sédiments de dragage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effects of organic matter on mechanical properties of dredged sediments for beneficial use in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (3), pp.296-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.34.1.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1497711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403458v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-valorisation of Local Materials Tuffs and Dune Sands in Construction of Roads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Moulay Omar</w:t>
+                <w:t xml:space="preserve">Influence des matières organiques sur les propriétés physiques des sédiments de dragage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Hamouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (1), pp.435-447. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10706-019-01035-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.34.1.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225094v1</w:t>
+                <w:t xml:space="preserve">hal-04403458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic dredged sediments treated with Portland Cement: compaction characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dongxing Wang</w:t>
+                <w:t xml:space="preserve">Co-valorisation of Local Materials Tuffs and Dune Sands in Construction of Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Akacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Mekerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfeteh Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Moulay Omar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.435-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10706-019-01035-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300662v1</w:t>
+                <w:t xml:space="preserve">hal-03225094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Organic Matter on Physical Properties of Dredged Marine Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,77 +2744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of the Compressible Packing Model (CPM) for concrete application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 367, pp.56-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2946,356 +2946,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles prédictifs de l'affaissement du béton : Cas de granulats concassés et roulés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comparative study of the yield stress determination of cement pastes by different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-019-1403-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403128v1</w:t>
+                <w:t xml:space="preserve">hal-03250368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the yield stress determination of cement pastes by different methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boustingorry</w:t>
+                <w:t xml:space="preserve">Durability study of concrete incorporating dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-019-1403-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03250368v1</w:t>
+                <w:t xml:space="preserve">hal-03225110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability study of concrete incorporating dredged sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Achour</w:t>
+                <w:t xml:space="preserve">Modèles prédictifs de l'affaissement du béton : Cas de granulats concassés et roulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Gregoire</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.196-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225110v1</w:t>
+                <w:t xml:space="preserve">hal-04403128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phosphatation and calcination on the environmental behaviour of sediments</w:t>
               </w:r>
@@ -3428,64 +3428,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Granular Mixture Properties on the Rheological Properties of Concrete: Yield Stress Determination Using Modified Chateau et al. Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of …</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE RELATIONSHIP BETWEEN ORGANIC MATTER CONTENT AND THE IMMEDIATE BEARING INDEX OF DREDGED SEDIMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4140,256 +4140,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent behavior of artificially structured and reconstituted marine soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and valorisation of sludge of wastewater treatment plant (WWTPs) into cement industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Abriak</w:t>
+                <w:t xml:space="preserve">D. Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Semcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mekerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.1350-1358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322405v1</w:t>
+                <w:t xml:space="preserve">hal-03322421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and valorisation of sludge of wastewater treatment plant (WWTPs) into cement industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Semcha</w:t>
+                <w:t xml:space="preserve">Stress-dependent behavior of artificially structured and reconstituted marine soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322421v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-accelerated strength development in stabilized marine soils as road construction materials</w:t>
               </w:r>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4492,51 +4492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dredged marine sediments used as novel supply of filling materials for road construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5577,286 +5577,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on consistency limits of cement and lime-stabilized marine sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weiya Xu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (10), pp.1197-1205. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2011.633565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095977v1</w:t>
+                <w:t xml:space="preserve">hal-04095964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation on consistency limits of cement and lime-stabilized marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiya Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.1197-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2011.633565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04095964v1</w:t>
+                <w:t xml:space="preserve">hal-04095977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Road material basis in dredged sediment and basic oxygen furnace steel slag</w:t>
               </w:r>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6524,352 +6524,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall Cone Test to Characterize Shear Strength of Organic Sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
+                <w:t xml:space="preserve">Etude comparative du comportement physico-mécanique d'un sédiment pollué et non pollué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Edine Zri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentar Rachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)1090-0241(2009)135:1(153)⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N°53 - Janvier-Février-Mars 2009, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096141v1</w:t>
+                <w:t xml:space="preserve">hal-03173891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial use of dredged sediments in public works</w:t>
+                <w:t xml:space="preserve">Fall Cone Test to Characterize Shear Strength of Organic Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Miraoui</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (8), pp.841-847. </w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (1), pp.153-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330902990139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)1090-0241(2009)135:1(153)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096133v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du comportement physico-mécanique d'un sédiment pollué et non pollué</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial use of dredged sediments in public works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeljalil Edine Zri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">N.‐e. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zentar Rachid</w:t>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, N°53 - Janvier-Février-Mars 2009, pp.12-18. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (8), pp.841-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330902990139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173891v1</w:t>
+                <w:t xml:space="preserve">hal-04096133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of salts and organic matter on Atterberg limits of dredged marine sediments</w:t>
               </w:r>
@@ -7223,259 +7223,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built with marine dredged sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built marine dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (6), pp.947-954. </w:t>
+              <w:t xml:space="preserve">, 2008, 52 (6), pp 947-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096146v1</w:t>
+                <w:t xml:space="preserve">hal-00425313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built marine dredged sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built with marine dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (6), pp 947-954. </w:t>
+              <w:t xml:space="preserve">, 2008, 52 (6), pp.947-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425313v1</w:t>
+                <w:t xml:space="preserve">hal-04096146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t>
               </w:r>
@@ -8322,77 +8322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter analysis of the compressible packing model for Concrete application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8417,77 +8417,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'impact de la forme des granulats sur les paramètres du modèle d'empilement compressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8512,77 +8512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des contraintes seuil des pâtes de ciment en vue d’une optimisation de la rhéologie des bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boustingorry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Edition des Journées scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9850,51 +9850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04030-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Almokdad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02118-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjun Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134550" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.2.5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132974" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2021.2023827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2023.09.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133987" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.38" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moulay Omar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mekerta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2022-08-05-013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.42" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.40" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.42" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402954v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaout Fateh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Chabani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Abdelkrimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Hamouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1497711" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-01035-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300662v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.49" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0387-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.11.085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1403-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3566327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkaceme Mekerta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Moulay Omar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Djafari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Semcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djafari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semcha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekerta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Eddine Abriak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1150901" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;e. Abriak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990139" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(00)00020-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F3B988A852440CAB41226E4CF6782187A95FBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Skourti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453974v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075063v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075087v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Gerard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_96" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04030-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Almokdad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02118-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjun Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134550" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.2.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2021.2023827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2023.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.38" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moulay Omar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mekerta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2022-08-05-013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaout Fateh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Chabani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Abdelkrimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.42" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.40" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.42" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Hamouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1497711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-01035-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0387-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.11.085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1403-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3566327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkaceme Mekerta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Moulay Omar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Djafari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Semcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djafari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semcha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekerta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Eddine Abriak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1150901" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;e. Abriak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990139" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(00)00020-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F3B988A852440CAB41226E4CF6782187A95FBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Skourti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453974v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075063v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075087v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Gerard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_96" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>