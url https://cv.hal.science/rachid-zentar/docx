--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,9716 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9665 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rachid Zentar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, microstructural and environmental performance of 100% recycled-aggregate concrete with low-carbon binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amar Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.109223. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of research on recycling dredged sediment as construction material during the past three decades: trends and focal points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiahui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (6), pp.2126-2151. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-025-04030-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-calcined sediments versus raw sediments: A comparative life cycle assessment of SCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Almokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.134550. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the environmental and technical feasibility of re-valorization of demolished road material constructed from dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Almokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.387-407. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-024-02118-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling single use surgical face mask waste for reinforcing cement-treated/untreated dredged marine sediments: Strength, deformation and micro-mechanisms analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longjun Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoyuan Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 449, pp.138450. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes issues de l’intelligence artificielle au service de l’ingénieur : Applications aux matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.2.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of recycled dredged Sediments: Toward circular economy in road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Almokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 402, pp.132974. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the compaction parameters of solidified dredged fine sediments with statistical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (2), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2021.2023827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Fine-Grained Sediments under Steady and Dynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of particle size ranges on the physical, mineralogical, and environmental properties of raw marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.133987. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sample preparation methods on measured characteristics of marine and fluvial sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ouendi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-valorization of Tuff and Sandy Residues in Roads Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Moulay Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Akacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Civil Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), pp.1029-1045. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.28991/CEJ-2022-08-05-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Applications of Ordinary Portland and Calcium Sulfoaluminate Composite Binder for Recycling Dredged Marine Sediments as Road Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ouendi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0002373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprint of dredged sediments and virgin aggregates in a road case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Almokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of marine sediments with novel eco-friendly OPC-CSA composite binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.39.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of erosion in the Wadi Guir watershed (South-West Algeria) by the application of Geographic Information System (GIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belaout Fateh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Chabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Abdelkrimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forest, Soil and Erosion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs de l’affaissement du béton : Cas de granulats concassés et roulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.37.1.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological characterisation of kaolinite clay: experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.37.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of stabilization/solidification of dredged sediments with ordinary Portland cement and calcium sulfo-aluminate cement in the framework of valorization in road construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.122447. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-valorisation of Local Materials Tuffs and Dune Sands in Construction of Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Akacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Moulay Omar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.435-447. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10706-019-01035-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic dredged sediments treated with Portland Cement: compaction characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des matières organiques sur les propriétés physiques des sédiments de dragage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of organic matter on mechanical properties of dredged sediments for beneficial use in road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (3), pp.296-308. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1497711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Organic Matter on Physical Properties of Dredged Marine Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.389-401. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-018-0387-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter determination of the Compressible Packing Model (CPM) for concrete application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.56-66. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.11.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent and complex viscosity versus the water content of clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles prédictifs de l'affaissement du béton : Cas de granulats concassés et roulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.196-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability study of concrete incorporating dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the yield stress determination of cement pastes by different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-019-1403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphatation and calcination on the environmental behaviour of sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Depelsenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.486-495. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Granular Mixture Properties on the Rheological Properties of Concrete: Yield Stress Determination Using Modified Chateau et al. Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of …</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.3566327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability and Swelling of Solidified/Stabilized Dredged Marine Soils with Class-F Fly Ash, Cement, and Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sludge wastewater treatment plants a raw mater to produce a green-cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belkacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RELATIONSHIP BETWEEN ORGANIC MATTER CONTENT AND THE IMMEDIATE BEARING INDEX OF DREDGED SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.323-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term mechanical performance of marine sediments solidified with cement, lime, and fly ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources &amp; …</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2017.1320600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALORISATION OF FINE DUNE SAND IN ASPHALT CONCRETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Akacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkaceme Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan-Moulay Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sludge of wwtps, from waste family to sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Semcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Review of Science, Technology and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-dependent behavior of artificially structured and reconstituted marine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and valorisation of sludge of wastewater treatment plant (WWTPs) into cement industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), pp.1350-1358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-accelerated strength development in stabilized marine soils as road construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dredged marine sediments used as novel supply of filling materials for road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2016.1198945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Granulation Time of the Pan Granulation on the Characteristics of the Aggregates Containing Dunkirk Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-performance concrete mixture using the Genetic Algorithm and Genetic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Compression Behavior of Structured and Remolded Marine Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (6), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic programming for granular compactness modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Eddine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (10), pp.1249-1261. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2016.1150901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Characterizations of Marine and River Sediments in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental, Chemical, Ecological and Geophysical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1999/1307-6892/10001056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of unauthorized sea disposal dredged sediments as a road foundation material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (16), pp.1997-2007. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2014.889758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION PHYSICO-CHIMIQUE ET ENVIRONNEMENTALE DES SEDIMENTS MARINS DRAGUES AU SUD DE LA FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalytic Materials and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional consolidation of lime-treated dredged harbour sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Strength Behavior of Cement/Lime-Solidified Dunkirk Sediments by Fall Cone Tests and Vane Shear Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.20120030. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20120030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lime treatment on geotechnical properties of Dunkirk sediments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.485-503. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2012.755935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and deformation properties of Dunkirk marine sediments solidified with cement, lime and fly ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.90-99. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-valorisation of Dunkirk dredged sediments and siliceous–aluminous fly ash using lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.415-431. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2013.779309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on consistency limits of cement and lime-stabilized marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (10), pp.1197-1205. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2011.633565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road material basis in dredged sediment and basic oxygen furnace steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidification/stabilization of dredged marine sediments for road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2011.551840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Fly Ash and Lime Treatment on Mechanical and Swell Properties of Dunkirk Dredged Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 250-253, pp.755-760. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.250-253.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediments as a granular source for civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJECE.15.137-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical characterisation of raw sediments and treated sediments with lime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Zri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.239-267. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJECE.15.239-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Swelling Properties of Solidified Dredged Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261-263, pp.812-815. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.261-263.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Dewatering of Marine Dredged Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (14), pp.1705-1713. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2011.599905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de dépôt : influence du vieillissement sur le transfert de polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines &amp; Carrières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série N°181, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of marine sediments as a pavement base material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.774-782. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonic aspects of the mechanical behaviour of bottom ash from municipal solid waste incineration and its potential use for road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.1320-1329. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2008.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et étude de l' impact sur l' environnement de sédiments dragués dans le nord de la France/ Characterisation and impact study on the environment of sediments dredged in the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial use of dredged sediments in public works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.‐e. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (8), pp.841-847. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330902990139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative du comportement physico-mécanique d'un sédiment pollué et non pollué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Edine Zri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentar Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°53 - Janvier-Février-Mars 2009, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall Cone Test to Characterize Shear Strength of Organic Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 135 (1), pp.153-157. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)1090-0241(2009)135:1(153)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of salts and organic matter on Atterberg limits of dredged marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3-4), pp.391-397. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2008.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built with marine dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (6), pp.947-954. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built marine dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (6), pp 947-954. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of anisotropy and destrucuration on the behaviour of Murro Test embankment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil permeability from pressuremeter tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of soil parameters by inverse analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (2), pp.129-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-352X(00)00020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vers une méthodologie intégrée pour la mise en œuvre de l’économie circulaire dans les matériaux de construction. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Skourti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de bétons à hautes performances durables : une approche intégrant granulats alternatifs et ciments bas carbone pour répondre aux défis environnementaux du génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Skourti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un éco-béton durable : Étude de faisabilité et compatibilité multiphysique entre les granulats recyclés et les ciments dits « bas carbone ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amar Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil (AUGC), Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION PHYSICO-GEOTECHNIQUE DE TERRES EXCAVÉES ISSUES DU PROJET DU GRAND PARIS EXPRESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amar Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil (AUGC), May 2024, Le havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de l’usage de la terre comme matériau de construction : techniques de construction couramment utilisées et leurs contributions à la réduction des impacts environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amar Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Génie Civil (AFGC) ; Association Universitaire de Génie Civil (AUGC), May 2023, GIF-SUR-YVETTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the toxicity of virgin aggregates leachate versus dredged sediments leachate in backfill application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Almokdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION D' UN ECO-CIMENT A PARTIR DE DECHETS DE STATION D' EPURATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Touzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop international valorisation des déchets, économie circulaire et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, École Nationale Supérieure des Mines de Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement Mécanique des Tufs sous l' effet des Charges Statiques à Jeune Âge : cas de tuf de Sbaa et Berbaa (Adrar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Akacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Belaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur les Matériaux, le Patrimoine et l' Environnement en Zones Arides - Université Ahmed DRAIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Adrar, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of parameters of the compressible packing model for application to granular mixtures for concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of cement pastes partially substituted by waste type « Marine dredged sediment »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation - WasteEng2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' Utilisation du BIM dans le domaine de la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Information Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Casablanca, Hotel IDOU ANFA, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the compressibility parameters of dredged marine sediment in the context of beneficial use in civil engineering sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Sediment Management (I2SM 2018), Chiapas, Mexico 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Cristóbal de Las Casas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the compressibility parameters of dredged marine sediment in the context of beneficial use in civil engineering sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng2018 Conference, Prague, République tchèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter analysis of the compressible packing model for Concrete application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th fib International PhD Symposium in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact de la forme des granulats sur les paramètres du modèle d'empilement compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36èmes Rencontres Universitaires de Génie Civil de l’AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des contraintes seuil des pâtes de ciment en vue d’une optimisation de la rhéologie des bétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Edition des Journées scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the relationship between the compression index and the atterberg limits ( liquid limit and plastic limit) of dredged marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Sediment Management (I2SM 2018), Chiapas, Mexico 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Cristóbal de Las Casas, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-valorization of mineral waste in a concrete matrix: Substitution of the sandy fraction by fine limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on the Atterberg limits of dredged marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-valorisation de déchets minéraux dans une matrice béton : Substitution de la fraction sableuse par des fines calcaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boustingorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTHODOLOGIE DE CARACTÉRISATION ET DE VALORISATION DES SÉDIMENTS MARINS EN TECHNIQUE ROUTIÈRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV ÈME SYMPOSIUM INTERNATIONAL ENVIRONNEMENT, CATALYSE ET GÉNIE DES PROCÉDÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Douai, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Matières Organiques dans les sédiments de dragage par méthodes thermiques et chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Rencontres de l' AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humic substances on few Physical Properties of Dredged Marine Sediment in the context of beneficial use in civil engineering sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing density of fine and sandy materials, Experimental and Modeling approaches .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal-, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water demand of dredged sediment in concrete formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal- Canada., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des matériaux alternatifs dans les bétons par des approches d' Intelligence Artificielle .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur : Les Matériaux locaux et la construction Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Adrar, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGICAL BEHAVIOR OF THE COMBINAISON OF CEMENT AND WATER-REDUCING PLASTICIZER OF THE CONCRETE SLURRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wasteng - 6th International Conference on Engineering for Waste and Biomass Valorisation -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of organic matter on physical properties of dredged sediments: Comparison of organic matter characterization methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sediment Management (I2SM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des Matières Organiques dans le sédiment de dragage par méthodes thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème journées nationales génie côtier- génie civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterisation des Matieres Organiques dans le sediment de dragage : impacts sur les proprietes de l' eau et de l' environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Hamouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ème Colloque International Terre &amp; Eau 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Annaba, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' état Sature Surface Humide (SSH) des matériaux fins ou a dominance fine dans les formulations de béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TOULON, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de formulation d' un BHP par des Algorithmes Génétique et Programmation Génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège-Belgique, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation et de valorisation des sédiments marins en technique routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68e Conférence Canadienne de GéotechniqueGeoquebec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Characterizations of Marine and River Sediments in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2015 : 17th International Conference on Materials and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewatering of Dunkirk dredged sediments for reuse in Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Environment, Catalysis and Process Engineering ECGP 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compacité granulaire par une approche d'Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of the concrete granular compacity by machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International SedNet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de méthode de formulation par Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoriales 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marcq en Baroeul Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter on the hydration of road material from dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International SedNet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compacité granulaire par Programmation Génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de la Journée Des Doctorants (EDSPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LILLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dredged sediment in Public works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop on mineral materials, Polytechnika WARSZAWSKA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of physicochemical and thermal treatment on the environmental behavior of sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Depelsenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1446-1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method of civil engineering materials with evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Symposium on Sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, FERRARA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et caractérisation de la durabilité d' un béton à base de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)²B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Douai, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of characterization and valorization of the marine sédiments in civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Symposium on Sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, FERRARA, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rotational speed of a granulating plate on the properties of aggregates made of dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Symposium on Sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, FERRARA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la répartition des polluants selon les fractions granulométriques d' un sédiment marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes Rencontres de l' AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical and thermal treatment on the geotechnical properties of dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 159-169, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation et de valorisation des sédiments marins en génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-physical and environmental characterization of marine dredged sediments in south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering (ECGP' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve D'Ascq, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of solidified sandy sediments as roadbed materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering (ECGP' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve D'Ascq, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique et environnementale des sédiments marins dragués au Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILISATION OF POLLUTED SEDIMENT IN CEMENTITIOUS SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop Mechanisms and modelling of waste/cement interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des sédiments marins en couche de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility of cement-treated marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESeD : Gestion Environnementale des Sédiments de Dragage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of dredged sediments as foundation materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering (ECGP' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve D'Ascq, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lime Treatment to Drying Process of Dredged Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des sédiments marins dans des ouvrages de Génie Civil : formulation et suivi physico-mécanique et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of dredged marine sediments in concrete : Durability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Maria Workshop XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Holmes Beach Floride, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical and Environmental behaviour of Treated Dredged Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental behaviour and characterization of treated dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wasteng12 - 4th International Conference on Engineering for Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Marine Sediment Dredging in a Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Zri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Dredged Sediment and industrials Co-products in Road Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Sample Moulding of Marine Sediments by Preconsolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management: Focus on Analytical Methodologies and its Implication on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Integrated Sediment Management : PRISMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and compaction properties of dredged marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Coastal and Maritime Mediterranean Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical properties of cement-based dredged marine sediments as a new pavement material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHunan International Conference II: Emerging Technologies for Design, Construction, Rehabilitation, and Inspections of Transportation Infrastructures (GeoHunan2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hunan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l' acceptabilité environnementale des sédiments de dragage en tant que matériaux alternatifs : Application du guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime EDITION 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, TANGER, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental exploration of dredged marine sediment as new material resource for road engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 14th ARC. The 14th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability analysis of fly ash/cement-solidified dredged materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Coastal and Maritime Mediterranean Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research of dredged marine sediment for the beneficial use as a new roadbed material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Symposium International sur la gestion des sédiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of cement based sediments as a roadbed material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Mechanical Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making of a road material with a dredged sediment treated with hydraulic binders and industrials co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Engineering Conference on Advancement in Mechanical and Manufacturing for Sustainable Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géotechnique en laboratoire de sédiments marins en vue de leur valorisation éventuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées Nationales Génie Cotier Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Les Sables D' olonne, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de dépôt : Influence du vieillissement sur le transfert de Polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Durable des Sédiments Transfrontaliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of compaction parameters of sediments mixed with steel slag products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new method of formulation for road base layer by the use of packing density model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geomaterials and Structures 2010 (AGS' 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on Physical and Mechanical Characteristics of Dredged Marine Sediment for Valorization in Road Engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Engineering for Waste and Biomasse Valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de caractéristique physique de sédiments fins de dragage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de Géotechnique et de Géologie de l' ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recyclage et valorisation du sédiment marin dragué en technique routière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Déchets &amp; Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie Egypte, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physical characteristics of marine sediment for a beneficial reuse in road engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCON - 3rd Engineering Conference 2010 - Advancement in Mechanical and Manufacturing Engineering for Sustainable Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPHEINE - De l'utilité de s'intéresser à la zone non saturée des sites pollués par des éléments traces : quelles caractérisations et dans quel but ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Louvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres nationales de la recherche sur les sites et sols pollués - ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confection d'un matériau routier à base de sédiment de dragage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Rencontres Universitaires de Génie Civil - Génie Civil et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, SAINT-MALO, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de valorisation des sédiments de dragage en technique routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Valorisation des Déchets et de la Biomasse Résiduelle dans les Pays en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, OUAGADOUGOU Burkina Fasso, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confection d'un materiau routier à base de sédiments de dragages mélangés aux matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries (SBEIDCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, ORAN, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ripening of contaminated sediments : effect on organic matter-bound and iron oxides-bound metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bataillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICOBTE (International Conference on the Biogeochemistry of Trace Elements)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, CHIHUAHUA, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of sediments for valorisation : dehydration and drying, mechanical and chemical separation Water content reduction of dredged sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Recycling and Reuse of Materials (Polymers, Wood, Leather, Water, Glass, metals, Ceramics, Semi Conductors etc) and their Products (ICRM-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, KOTTAYAM, KERALA, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une méthodologie pour la valorisation des sédiments de dragage maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditérranéenne Côtière et Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performances of developed road material including dredged silty materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PATRAS GRECE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on sediments management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Fourth World Congress on Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, HAINAN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road material design : environmental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulteel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PATRAS GRECE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative du comportement physico-mécanique des sédiments pollués et non pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Zri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues de dragages maritimes pour stabiliser l'érosion du littoral Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème colloque franco-polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, GRENOBLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road construction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, LILLE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviours of material for the road foundation from river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, LILLE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the marine and river sediments (North of France) for using in road domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on the interactions between sediments and water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, ESPERENCE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments : study of the possibilities of beneficial reuse in roads construction field, I conceptual developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on the interactions between sediments and water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, ESPERENCE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique au triaxial d'un matériau granulaire issu d'un mâchefer d'incinération d'ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BORDEAUX, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d'un mâchefer d'incinération d'ordures ménagères (MIOM) dans la perspective d'une utilisation en techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SOMAPRO sols et matériaux à problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Unknown, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour une utilisation des sédiments comme les matériaux routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EURODEUR - ECGP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, MARSEILLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un sédiment de dragage en vue d'une valorisation en aménagement côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Somapro Sols et matériaux à problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Unknown, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues de dragages maritimes en granulats artificiels en vue de stabiliser l'érosion littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BORDEAUX, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la performance mécanique des sédiments marins pollués pour une valorisation en technique routière (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SOMAPRO 2007 Sols et matériaux à problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Unknown, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the caractherisation of the mechanical behaviour of a granular medium resulting from a municiapl solid waste incineration for a potential use in road engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th international Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Philadelphia, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of polluted sediments in road construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SEDNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique d'un mâchefer d'incineration d'ordures ménagères sous compressions triaxiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Environment, Catalysis and Process Engineering (ECGPP'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, FES, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement sous chargements oedométriques cycliques d'un matériau granulaire issu d'un machefer d'incinération d'ordures ménagères : expérience et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zakrzewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international Mines : Exploration, Exploitation et impact Environnemental (M3E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Casablanca, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBRAMSEG III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental road infrastructure with marine sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SEDNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés géotechniques des sédiments marins pour une valorisation en technique routière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of behaviour under one dimensional consolidation tests of a bottom ash from municipal solid waste incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteENG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, ALBI, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement mécanique d'un mâchefer d'incinération d'ordures ménagères sous chargements oedométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires de Génie Civil - AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical behavior of dredged marine sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Remediationof Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, NEW ORLEANS, LOUISIANNE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium international sur le traitement et le retraitement des matériaux pour travaux d'infrastructures - TREMTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of pressuremeter tests by inverse analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 Years of pressuremeters. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement anisotrope d'argiles remaniées normalement consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, GRENOBLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to model the behaviour of soft natural clay under principal stress axes rotation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cudny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Numerical Models in Geomechanics ,(NUMOG IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil model on the analysis of pressuremeter test.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Numerical Models in Geomechanics (NUMOG IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of marine sediments for beneficial use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th European Young Geotechnical Engineers Conference (EYGEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de sédiments maritimes issus de l'opération de dragage pour leur Journée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens du RGC&amp;U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la zone non saturée d' une friche industrielle en vue de modéliser le flux de polluant transitant vers la nappe superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l' Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géotechnique des sédiments de dragage en vue de leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Management of Liquid and Solid Residues (MALISORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Mohammedia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements dans un sol non saturé : succion, méthode de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Management of Liquid and Solid Residues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Malisore, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling natural Saint Herblain clay behaviour under various stress and strain paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rangeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Numerical Models in Geomechanics, (NUMOG IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling principal stress rotation of structured clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Geotechnical of soft soils Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a geotechnical benchmark exercises of an embankment on soft clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Geotechnical of soft soils Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic anisotropy and destructuration of soft clays : numerical benchmark simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wiltafsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Association of Computational Methods, ACME - IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Glasgow Ecosse, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anisotropy and destructuration on an embankment on soft clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Geotechnical of soft soils Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a geotechnical benchmark exercises of an embankment on soft clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Geotechnical of soft soils Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anisotropy and destructuration on an embankment on soft clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Geotechnical of soft soils Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling principal stress rotation of structured clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Geotechnical of soft soils Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Cam-Clay parameters identification from pressuremeter test. Intern. Sym. on Ide. and Determ. of Soil and Rock Parameters for Geotech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, PARAM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of reconstituted POKO clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koskinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. NUMOG VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anisotropy and destructuration on undrained shearing of natural clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. NUMGE V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two approaches for modelling anisotropy of soft clays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wiltafsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.F Schweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Koskinen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. NUMOG VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability effect on pressuremeter test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. NUMOG VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil parameter identification by inverse analysis : application to pressio-triax tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international conference on Identification in Engineering Systems, University of Wales Swansea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, /, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil permeability from pressuremeter strain holding test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. NUMGE V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse analysis applied to soil parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentar Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMC : Mechanics and Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, SAN DIEGO USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain rate effect on pressuremeter test results on soft clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentar Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on insitu measurement of soil proporties and case histories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, BALI, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse analysis of the pressuremeter test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentar Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International conference on identification in engineering system.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, SWANSEA UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the pressuremeter test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentar Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II International symposium on the pre-failure deformation characteristics of geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, TURIN, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of pressuremeter test in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y Hicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on numerical mathods in geotechnical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, UDINE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des déblais du Grand Paris Express dans des éco-bétons autoplaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amar Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'automne 2025 à Douai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Douai, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des écomatériaux en construction par une approche holistique : vers une application aux ressources du Grand Paris Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amar Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français du Génie Civil CFGC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gif sur Yvette, France. Congrès Français du Génie Civil CFGC 2023, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the oedometer stress path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Hicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique « valorisation des sédiments de dragage en aménagements paysager »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CD2E, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique « Valorisation des sédiments de dragage en technique routière»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CD2E, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique « valorisation des sédiments de dragage dans la filières béton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CD2E, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue : International Symposium on Sediment Management, Lille ,Environmental technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Taylor &amp; Francis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Treated Dredged Sediments in Light of Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Almokdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGOS 2021, Emerging Technologies and Applications for Green Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, Springer Nature Singapore, pp.949-955, 2022, Lecture Notes in Civil Engineering, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-7160-9_96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite short-term effects on Eisenia fetida earthworm and soil microbial communities when Ag is supplied directly or via sewage sludge to an agricultural soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mekerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Touzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La 2ème Conférence EuroMaghrébine des BioComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6eme International Symposium of Sediment Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIV ÈME SYMPOSIUM INTERNATIONAL ENVIRONNEMENT, CATALYSE ET GÉNIE DES PROCÉDÉS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste management, Edition, Elsevier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder Technology, Edition, Elsevier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géotechnique, Edition Thomas-Telford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal, Edition, ASTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Material & Environmental science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology, Taylor and Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Technology, Taylor and Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre de la commission AFNOR/X30P &amp;quot;Déchets - Perméabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre élu du conseil du laboratoire LGCgE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials, Edition, Elsevier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Paralia, edition PARALIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Clay Science, Edition, Elsevier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du comité d' organisation du «International Symposium of Sediment Management ( I2SM )»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-425 Déchets Détermination du coefficient de perméabilité d'un terrain par essai à charge variable en forage fermé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité scientifique du «XII International Symposium on Environment, Catalysis and Process Engineering (ECGP 12)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR NF X30-443 Déchets Détermination en laboratoire du coefficient de perméabilité à saturation d'un matériau Perméamètre à paroi flexible à gradient hydraulique constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du conseil scientifique du «International Symposium of Sediment Management (I2SM )»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l' Association Universitaire de Génie Civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Sediment Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Environment, Catalysis and Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XI International Symposium on Environment, Catalysis and Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l' Association Universitaire de Génie Civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-424 Déchets Détermination du coefficient de perméabilité d'un terrain par essai d'infiltration à charge constante en forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Sediment Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-490 Déchets Qualification du personnel apte à réaliser la détermination du coefficient de perméabilité d' une formation géologique en place, de matériaux rapportés, ou artificiellement reconstitués. Critères de qualification des entreprises et du personnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xth International Symposium on Environment, Catalysis and Process Engineering -ECGP'10- Fez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-418 Déchets Détermination du coefficient de perméabilité verticale d'un terrain par essai à l'infiltromètre à double anneau de type ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X International Symposium on Environment, Catalysis and Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)-Alibaug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-420 Déchets Détermination du coefficient de perméabilité verticale d' un terrain par essai à l' infiltromètre à simple anneau, de type fermé. Essai à charge constante et essai à charge variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-423 Déchets Détermination du coefficient de perméabilité d'un terrain par essai à charge variable en forage ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l' étude des matériaux standards vers la valorisation de matériaux alternatifs dans le Génie Civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sino-France International Conference on Civil Engineering & Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)-Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Sediment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 2èmes Journées d' Etudes sur la Recherche en Environnement et Développement Durable « 2ème JEREDD-09»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-442 Détermination au laboratoire du coefficient de perméabilité à saturation d'un matériau. Essais de perméabilité à l'oedomètre à charge hydraulique constante/variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)- Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Sediment management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF X30-441 Détermination en laboratoire du coefficient de perméabilité à saturation d'un matériau Essais de perméabilité au perméamètre à paroi rigide à gradient hydraulique constant/variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International symposium on sediment management (I2SM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Geotechnics of Soft Soils - Theory and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9850,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04030-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420210v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Almokdad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02118-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjun Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138450" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402377v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134550" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.2.5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2021.2023827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002243" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouendi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2023.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.38" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moulay Omar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akacem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mekerta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2022-08-05-013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaout Fateh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Chabani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Abdelkrimi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.42" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.40" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.42" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122447" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Hamouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1497711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-01035-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0387-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.11.085" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1403-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3566327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkaceme Mekerta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Moulay Omar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Djafari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Semcha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djafari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semcha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekerta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Eddine Abriak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1150901" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;e. Abriak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990139" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(00)00020-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F3B988A852440CAB41226E4CF6782187A95FBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Skourti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453974v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453655v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075063v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075087v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Gerard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_96" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amar Mahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04030-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Almokdad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02118-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longjun Dong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoyuan Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138450" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.2.5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132974" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2021.2023827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002243" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouendi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2023.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Moulay Omar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akacem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Mekerta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2022-08-05-013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0002373" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.38" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.39.1.42" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaout Fateh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Chabani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Abdelkrimi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.42" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122447" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-019-01035-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.49" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Hamouche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1497711" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0387-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.11.085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.50" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1403-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.3566327" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Driss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belkacem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250249v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkaceme Mekerta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan-Moulay Omar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abbou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Djafari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Semcha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djafari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semcha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mekerta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Eddine Abriak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1150901" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Tran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1999/1307-6892/10001056" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.239-267" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vansimaeys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;e. Abriak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990139" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595654v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karstunen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Krenn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Wheeler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koskinen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006735v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.258" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moulin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(00)00020-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F3B988A852440CAB41226E4CF6782187A95FBA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453689v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Skourti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453911v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595394v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Djafari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Semcha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mekerta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Belaidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595403v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595402v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595401v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595399v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075063v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075087v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595408v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gregoire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595407v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595409v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595417v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595424v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595419v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595416v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595421v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595422v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595428v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595432v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595427v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595464v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595467v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595465v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benzerzour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595469v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Kasmi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595468v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595486v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Khezami" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595489v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595494v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595514v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595496v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595501v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595500v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595498v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595497v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595528v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595527v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595525v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595526v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595524v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595534v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595531v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595537v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595532v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595539v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595541v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595551v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Louvrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595623v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595548v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595546v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595549v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595547v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595629v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595634v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595632v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595625v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brakni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595631v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595633v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595626v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595630v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595645v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595644v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595641v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595646v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595642v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595651v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595648v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595649v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595650v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zakrzewski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595647v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leduc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595657v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595659v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595658v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595656v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595655v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rangeard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y Hicher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595660v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595666v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cudny" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595664v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595662v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595692v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595667v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595661v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595663v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595665v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595698v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595693v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wiltafsky" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595695v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595699v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595694v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595697v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595705v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Moulin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595701v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595704v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595702v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F Schweiger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595706v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595707v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595703v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595708v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595709v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595711v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595710v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595712v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454051v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453847v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096232v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Gerard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595479v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595477v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595478v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595636v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300229v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-7160-9_96" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595393v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595405v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595404v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595412v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595462v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595459v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595457v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595456v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595458v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595461v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595433v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595434v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595436v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595460v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595435v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595471v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595480v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595472v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595481v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595473v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595474v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595475v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595476v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595492v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595493v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595517v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595521v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595516v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595518v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595515v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595520v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595530v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595529v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595543v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595542v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595544v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595624v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595640v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595635v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595637v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595639v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595638v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595700v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>